--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -300,174 +300,174 @@
   <si>
     <t>##:balance-sheet-micro-entities#:balance-sheet-micro-entities#13#3#</t>
   </si>
   <si>
     <t>Liabilities</t>
   </si>
   <si>
     <t>##:balance-sheet-micro-entities#:balance-sheet-micro-entities#13#4#</t>
   </si>
   <si>
     <t>##:balance-sheet-micro-entities#:balance-sheet-micro-entities#14#3#</t>
   </si>
   <si>
     <t>Equity and liabilities</t>
   </si>
   <si>
     <t>##:balance-sheet-micro-entities#:balance-sheet-micro-entities#14#4#</t>
   </si>
   <si>
     <t>:document-information</t>
   </si>
   <si>
     <t>##:document-information#:document-information#1#1#</t>
   </si>
   <si>
+    <t>Basis of preparation</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#2#1#</t>
+  </si>
+  <si>
     <t>Title of the document</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#2#1#</t>
+    <t>##:document-information#:document-information#3#1#</t>
   </si>
   <si>
     <t>Start date of current financial reporting period</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#3#1#</t>
+    <t>##:document-information#:document-information#4#1#</t>
   </si>
   <si>
     <t>End date of current financial reporting period</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#4#1#</t>
+    <t>##:document-information#:document-information#5#1#</t>
   </si>
   <si>
     <t>Start date of previous financial reporting period</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#5#1#</t>
+    <t>##:document-information#:document-information#6#1#</t>
   </si>
   <si>
     <t>End date of previous financial reporting period</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#6#1#</t>
+    <t>##:document-information#:document-information#7#1#</t>
   </si>
   <si>
     <t>Reporting period different than annual</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#7#1#</t>
+    <t>##:document-information#:document-information#8#1#</t>
   </si>
   <si>
     <t>Reason for deviation</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#8#1#</t>
+    <t>##:document-information#:document-information#9#1#</t>
   </si>
   <si>
     <t>Impact on comparative figures</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#9#1#</t>
+    <t>##:document-information#:document-information#10#1#</t>
   </si>
   <si>
     <t>Presentation currency</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#10#1#</t>
+    <t>##:document-information#:document-information#11#1#</t>
   </si>
   <si>
     <t>Intended rounding level</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#11#1#</t>
+    <t>##:document-information#:document-information#12#1#</t>
   </si>
   <si>
     <t>Date of preparation</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#12#1#</t>
+    <t>##:document-information#:document-information#13#1#</t>
   </si>
   <si>
     <t>Adopted (Y/N)</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#13#1#</t>
+    <t>##:document-information#:document-information#14#1#</t>
   </si>
   <si>
     <t>Date of adoption</t>
   </si>
   <si>
-    <t>##:document-information#:document-information#14#1#</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#15#1#</t>
   </si>
   <si>
     <t>Resubmission of document due to substantive and insurmountable inaccuracies (Y/N)</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>##:document-information#:document-information#15#1#</t>
+    <t>16</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#16#1#</t>
   </si>
   <si>
     <t>Explanation of resubmission of the document due to substantive and insurmountable inaccuracies</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>##:document-information#:document-information#16#1#</t>
+    <t>17</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#17#1#</t>
   </si>
   <si>
     <t>Resubmission of the document due to technical and/or process-related inaccuracies (Y/N)</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>##:document-information#:document-information#17#1#</t>
+    <t>18</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#18#1#</t>
   </si>
   <si>
     <t>Explanation of resubmission of document due to technical and/or process-related inaccuracies</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>##:document-information#:document-information#18#1#</t>
+    <t>19</t>
+  </si>
+  <si>
+    <t>##:document-information#:document-information#19#1#</t>
   </si>
   <si>
     <t>Email address</t>
-  </si>
-[...7 lines deleted...]
-    <t>Basis of preparation</t>
   </si>
   <si>
     <t>:entity-information</t>
   </si>
   <si>
     <t>##:entity-information#:entity-information#1#1#</t>
   </si>
   <si>
     <t>Legal form</t>
   </si>
   <si>
     <t>##:entity-information#:entity-information#2#1#</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>##:entity-information#:entity-information#3#1#</t>
   </si>
   <si>
     <t>Registered office</t>
   </si>
   <si>
     <t>##:entity-information#:entity-information#4#1#</t>
   </si>