--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -20,80 +20,80 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="General Information" sheetId="1" r:id="rId1"/>
     <sheet name="Enums" sheetId="2" r:id="rId3" state="hidden"/>
     <sheet name="balance-sheet-micro-entities" sheetId="3" r:id="rId4"/>
     <sheet name="balance-sheet-micro-entities-i" sheetId="4" r:id="rId5"/>
     <sheet name="document-information" sheetId="5" r:id="rId6"/>
     <sheet name="entity-address" sheetId="6" r:id="rId7"/>
     <sheet name="entity-information" sheetId="7" r:id="rId8"/>
     <sheet name="income-statement-micro-entitie" sheetId="8" r:id="rId9"/>
     <sheet name="notes-micro-entities" sheetId="9" r:id="rId10"/>
     <sheet name="signing-financial-statements" sheetId="10" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_213e0187211a44b79e3093602134e1f7" localSheetId="1">Enums!$B$1:$B$3</definedName>
-[...10 lines deleted...]
-    <definedName name="_d47d98790a9346faa295f4dc9cee1dac" localSheetId="1">Enums!$D$1:$D$3</definedName>
+    <definedName name="_026190e6134749eea71c3247d89cbe49" localSheetId="1">Enums!$E$1:$E$3</definedName>
+    <definedName name="_3a6c97120067470884774b784b341d19" localSheetId="1">Enums!$D$1:$D$180</definedName>
+    <definedName name="_3dacd11ecd8047f0920f3a5e46514e75" localSheetId="1">Enums!$I$1:$I$908</definedName>
+    <definedName name="_5c3841ad60c74d268df438891adc6ace" localSheetId="1">Enums!$A$1:$A$3</definedName>
+    <definedName name="_6c4a1b42b8dd4f8ba484cf39ff2ab658" localSheetId="1">Enums!$B$1:$B$3</definedName>
+    <definedName name="_81a1174f380644d8b6fb2befdad01807" localSheetId="1">Enums!$F$1:$F$3</definedName>
+    <definedName name="_9689f6f2ab7347d78153b820cf737915" localSheetId="1">Enums!$G$1:$G$3</definedName>
+    <definedName name="_e6bb12d31fe947f491dd96cbc92316d5" localSheetId="1">Enums!$H$1:$H$9</definedName>
+    <definedName name="_e8e42ee763504154b60689dc8dc7bc39" localSheetId="1">Enums!$L$1:$L$3</definedName>
+    <definedName name="_ea2a10eca54b418894cb8ea401d45406" localSheetId="1">Enums!$K$1:$K$5</definedName>
+    <definedName name="_f304820a20aa4210a8bcd2de3d84487f" localSheetId="1">Enums!$C$1:$C$3</definedName>
+    <definedName name="_fcf3db8cd549410d93533c392ae31eb6" localSheetId="1">Enums!$J$1:$J$2</definedName>
     <definedName name="addFilingIndicatorPositiveFiledAttribute">'General Information'!$B$12</definedName>
     <definedName name="addNegativeFilingIndicator">'General Information'!$B$11</definedName>
     <definedName name="applyEiopaMinimumMonetaryDecimals">'General Information'!$B$10</definedName>
     <definedName name="balancesheetmicroentities__000">'balance-sheet-micro-entities'!$D$3:$E$16</definedName>
     <definedName name="balancesheetmicroentitiesindic">'balance-sheet-micro-entities-i'!$B$3</definedName>
     <definedName name="contextIdentifier">'General Information'!$B$4</definedName>
     <definedName name="contextIdentifierSchema">'General Information'!$B$5</definedName>
     <definedName name="currency">'General Information'!$B$6</definedName>
     <definedName name="defaultMonetaryDecimals">'General Information'!$B$8</definedName>
     <definedName name="defaultPureDecimals">'General Information'!$B$9</definedName>
     <definedName name="documentinformation__0000">'document-information'!$B$3:$B$21</definedName>
     <definedName name="entityaddress__0000">'entity-address'!$B$3:$B$16</definedName>
     <definedName name="entityinformation__0000">'entity-information'!$B$3:$B$9</definedName>
     <definedName name="incomestatementmicroentities__">'income-statement-micro-entitie'!$C$3:$D$15</definedName>
     <definedName name="notesmicroentities__0000">'notes-micro-entities'!$B$3:$B$10</definedName>
     <definedName name="reportingPeriod">'General Information'!$B$3</definedName>
-    <definedName name="signingfinancialstatements__00" comment="signingfinancialstatements_Z_d">'signing-financial-statements'!$B$3:$B$9</definedName>
-    <definedName name="signingfinancialstatements_Z_d" comment="http://www.nltaxonomie.nl/nt20/jenv/20251210/dictionary/jenv-bw2-axes:ManagingOrSupervisoryDirectorOrRepresentativeNamesAxis">'signing-financial-statements'!$B$1</definedName>
+    <definedName name="signingfinancialstatements__00" comment="signingfinancialstatements_Z_f">'signing-financial-statements'!$B$3:$B$9</definedName>
+    <definedName name="signingfinancialstatements_Z_f" comment="http://www.nltaxonomie.nl/nt20/jenv/20251210/dictionary/jenv-bw2-axes:ManagingOrSupervisoryDirectorOrRepresentativeNamesAxis">'signing-financial-statements'!$B$1</definedName>
     <definedName name="taxonomyEntryPoint">'General Information'!$B$2</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">AMANA XBRL Engine</d:author>
   </authors>
   <commentList>
     <comment ref="B6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The three letter currency code for monetary facts according to ISO 4217,_x000A_e.g. EUR for Euro or USD for US Dollar.</t>
         </r>
       </text>
     </comment>
     <comment ref="B7" authorId="0">
       <text>
@@ -149,51 +149,51 @@
           <t>Determines if the instance document should include negative XBRL filing indicators_x000A_stating that templates which do not contain any values_x000A_are not included in the report._x000A_Regulators might require to report negative filing indicators.</t>
         </r>
       </text>
     </comment>
     <comment ref="B12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if XBRL filing indicators should also_x000A_contain an additional filed attribute._x000A_Regulators might require to report these additional attributes.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1225" uniqueCount="1225">
   <si>
     <t>Created at (UTC)</t>
   </si>
   <si>
-    <t>2026-06-02 1:48 PM</t>
+    <t>2026-06-09 8:17 AM</t>
   </si>
   <si>
     <t>Taxonomy Entry Point</t>
   </si>
   <si>
     <t>http://www.nltaxonomie.nl/nt20/kvk/20251210/entrypoints/kvk-rpt-jaarverantwoording-2025-nlgaap-micro.xsd</t>
   </si>
   <si>
     <t>Reporting Period / Due Date</t>
   </si>
   <si>
     <t>Context Identifier</t>
   </si>
   <si>
     <t>Context Identifier Schema</t>
   </si>
   <si>
     <t>http://standards.iso.org/iso/17442</t>
   </si>
   <si>
     <t>Default Currency (ISO Code)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
@@ -257,83 +257,83 @@
   <si>
     <t>Entity information</t>
   </si>
   <si>
     <t>:income-statement-micro-entities</t>
   </si>
   <si>
     <t>Income statement</t>
   </si>
   <si>
     <t>:notes-micro-entities</t>
   </si>
   <si>
     <t>Notes to the annual report</t>
   </si>
   <si>
     <t>:signing-financial-statements</t>
   </si>
   <si>
     <t>Signing of the financial statements</t>
   </si>
   <si>
     <t>After profit appropriation (Na)</t>
   </si>
   <si>
+    <t>Commercial (Commercieel)</t>
+  </si>
+  <si>
     <t>Yes (Ja)</t>
   </si>
   <si>
     <t>UAE Dirham (AED)</t>
   </si>
   <si>
-    <t>Commercial (Commercieel)</t>
-[...1 lines deleted...]
-  <si>
     <t>Private limited liability company (Besloten vennootschap met beperkte aansprakelijkheid)</t>
   </si>
   <si>
     <t>Growing of cereals, other than rice, leguminous crops and oil seeds (01110)</t>
   </si>
   <si>
     <t>Micro (Micro)</t>
   </si>
   <si>
     <t>Current managing director (Bestuurder (huidig))</t>
   </si>
   <si>
     <t>Before profit appropriation (Voor)</t>
   </si>
   <si>
+    <t>Fiscal (Fiscaal)</t>
+  </si>
+  <si>
     <t>No (Nee)</t>
   </si>
   <si>
     <t>Afghani (AFN)</t>
   </si>
   <si>
-    <t>Fiscal (Fiscaal)</t>
-[...1 lines deleted...]
-  <si>
     <t>Limited partnership (Commanditaire vennootschap)</t>
   </si>
   <si>
     <t>Growing of rice (01120)</t>
   </si>
   <si>
     <t>xsi:nil</t>
   </si>
   <si>
     <t>Managing director (former) (Bestuurder (voormalig))</t>
   </si>
   <si>
     <t>Lek (ALL)</t>
   </si>
   <si>
     <t>Cooperative (Cooperatie)</t>
   </si>
   <si>
     <t>Growing of open-field vegetables (01131)</t>
   </si>
   <si>
     <t>Current supervisory director (Commissaris (huidig))</t>
   </si>
   <si>
     <t>Armenian Dram (AMD)</t>
@@ -3623,50 +3623,53 @@
   <si>
     <t>Other current assets</t>
   </si>
   <si>
     <t>Equity and liabilities</t>
   </si>
   <si>
     <t>Equity</t>
   </si>
   <si>
     <t>Provisions</t>
   </si>
   <si>
     <t>Liabilities</t>
   </si>
   <si>
     <t>Liabilities with a maturity exceeding one year</t>
   </si>
   <si>
     <t>Liabilities with a maturity of no more than one year</t>
   </si>
   <si>
     <t>Disclosure of non-recognition of accruals and deferred income related to other operating expenses</t>
   </si>
   <si>
+    <t>Basis of preparation</t>
+  </si>
+  <si>
     <t>Title of the document</t>
   </si>
   <si>
     <t>Start date of current financial reporting period</t>
   </si>
   <si>
     <t>End date of current financial reporting period</t>
   </si>
   <si>
     <t>Start date of previous financial reporting period</t>
   </si>
   <si>
     <t>End date of previous financial reporting period</t>
   </si>
   <si>
     <t>Reporting period different than annual</t>
   </si>
   <si>
     <t>Reason for deviation</t>
   </si>
   <si>
     <t>Impact on comparative figures</t>
   </si>
   <si>
     <t>Presentation currency</t>
@@ -3675,53 +3678,50 @@
     <t>Intended rounding level</t>
   </si>
   <si>
     <t>Date of preparation</t>
   </si>
   <si>
     <t>Adopted (Y/N)</t>
   </si>
   <si>
     <t>Date of adoption</t>
   </si>
   <si>
     <t>Resubmission of document due to substantive and insurmountable inaccuracies (Y/N)</t>
   </si>
   <si>
     <t>Explanation of resubmission of the document due to substantive and insurmountable inaccuracies</t>
   </si>
   <si>
     <t>Resubmission of the document due to technical and/or process-related inaccuracies (Y/N)</t>
   </si>
   <si>
     <t>Explanation of resubmission of document due to technical and/or process-related inaccuracies</t>
   </si>
   <si>
     <t>Email address</t>
-  </si>
-[...1 lines deleted...]
-    <t>Basis of preparation</t>
   </si>
   <si>
     <t>Description of location</t>
   </si>
   <si>
     <t>Street name</t>
   </si>
   <si>
     <t>House number</t>
   </si>
   <si>
     <t>House number addition</t>
   </si>
   <si>
     <t>PO box</t>
   </si>
   <si>
     <t>Postal code</t>
   </si>
   <si>
     <t>Place of residence</t>
   </si>
   <si>
     <t>House number abroad</t>
   </si>
@@ -4346,1621 +4346,1621 @@
     <row r="8">
       <c r="A8" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
         <v>1224</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="4"/>
     </row>
     <row r="10">
       <c r="B10" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6A60A9DC-9F4A-47C0-B45D-835F070B56DB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{51056010-5ED6-4C15-8FE6-F6D5C926E8FB}">
           <x14:formula1>
             <xm:f>Enums!$K$1:$K$5</xm:f>
           </x14:formula1>
           <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{25D0A50C-3A78-4C32-A55E-0678B395A202}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{53339861-B171-44D7-ABB0-47C1290BE477}">
           <x14:formula1>
             <xm:f>Enums!$L$1:$L$3</xm:f>
           </x14:formula1>
           <xm:sqref>B7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:L908"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>41</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>42</v>
       </c>
       <c r="K1" s="0" t="s">
         <v>43</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>49</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>50</v>
       </c>
       <c r="K2" s="0" t="s">
         <v>51</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>53</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>54</v>
       </c>
       <c r="K3" s="0" t="s">
         <v>55</v>
       </c>
       <c r="L3" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4">
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K4" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5">
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>62</v>
       </c>
       <c r="K5" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6">
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7">
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8">
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>69</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9">
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10">
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="11">
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="12">
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13">
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14">
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15">
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="16">
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17">
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
         <v>88</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18">
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="19">
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20">
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="21">
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22">
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="23">
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24">
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>102</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25">
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26">
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27">
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="28">
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
         <v>110</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29">
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
         <v>112</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30">
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>114</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="31">
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>116</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32">
-      <c r="C32" s="0" t="s">
+      <c r="D32" s="0" t="s">
         <v>118</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="33">
-      <c r="C33" s="0" t="s">
+      <c r="D33" s="0" t="s">
         <v>120</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="34">
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
         <v>122</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="35">
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
         <v>124</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="36">
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>126</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="37">
-      <c r="C37" s="0" t="s">
+      <c r="D37" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="38">
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="39">
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
         <v>132</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="40">
-      <c r="C40" s="0" t="s">
+      <c r="D40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="41">
-      <c r="C41" s="0" t="s">
+      <c r="D41" s="0" t="s">
         <v>136</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42">
-      <c r="C42" s="0" t="s">
+      <c r="D42" s="0" t="s">
         <v>138</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="43">
-      <c r="C43" s="0" t="s">
+      <c r="D43" s="0" t="s">
         <v>140</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="44">
-      <c r="C44" s="0" t="s">
+      <c r="D44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45">
-      <c r="C45" s="0" t="s">
+      <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="46">
-      <c r="C46" s="0" t="s">
+      <c r="D46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47">
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="48">
-      <c r="C48" s="0" t="s">
+      <c r="D48" s="0" t="s">
         <v>150</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="49">
-      <c r="C49" s="0" t="s">
+      <c r="D49" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="50">
-      <c r="C50" s="0" t="s">
+      <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="51">
-      <c r="C51" s="0" t="s">
+      <c r="D51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="52">
-      <c r="C52" s="0" t="s">
+      <c r="D52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="53">
-      <c r="C53" s="0" t="s">
+      <c r="D53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="54">
-      <c r="C54" s="0" t="s">
+      <c r="D54" s="0" t="s">
         <v>162</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="55">
-      <c r="C55" s="0" t="s">
+      <c r="D55" s="0" t="s">
         <v>164</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="56">
-      <c r="C56" s="0" t="s">
+      <c r="D56" s="0" t="s">
         <v>166</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="57">
-      <c r="C57" s="0" t="s">
+      <c r="D57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58">
-      <c r="C58" s="0" t="s">
+      <c r="D58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59">
-      <c r="C59" s="0" t="s">
+      <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="60">
-      <c r="C60" s="0" t="s">
+      <c r="D60" s="0" t="s">
         <v>174</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="61">
-      <c r="C61" s="0" t="s">
+      <c r="D61" s="0" t="s">
         <v>176</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="62">
-      <c r="C62" s="0" t="s">
+      <c r="D62" s="0" t="s">
         <v>178</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="63">
-      <c r="C63" s="0" t="s">
+      <c r="D63" s="0" t="s">
         <v>180</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="64">
-      <c r="C64" s="0" t="s">
+      <c r="D64" s="0" t="s">
         <v>182</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="65">
-      <c r="C65" s="0" t="s">
+      <c r="D65" s="0" t="s">
         <v>184</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="66">
-      <c r="C66" s="0" t="s">
+      <c r="D66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67">
-      <c r="C67" s="0" t="s">
+      <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68">
-      <c r="C68" s="0" t="s">
+      <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="69">
-      <c r="C69" s="0" t="s">
+      <c r="D69" s="0" t="s">
         <v>192</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="70">
-      <c r="C70" s="0" t="s">
+      <c r="D70" s="0" t="s">
         <v>194</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="71">
-      <c r="C71" s="0" t="s">
+      <c r="D71" s="0" t="s">
         <v>196</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72">
-      <c r="C72" s="0" t="s">
+      <c r="D72" s="0" t="s">
         <v>198</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="73">
-      <c r="C73" s="0" t="s">
+      <c r="D73" s="0" t="s">
         <v>200</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="74">
-      <c r="C74" s="0" t="s">
+      <c r="D74" s="0" t="s">
         <v>202</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="75">
-      <c r="C75" s="0" t="s">
+      <c r="D75" s="0" t="s">
         <v>204</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="76">
-      <c r="C76" s="0" t="s">
+      <c r="D76" s="0" t="s">
         <v>206</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="77">
-      <c r="C77" s="0" t="s">
+      <c r="D77" s="0" t="s">
         <v>208</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="78">
-      <c r="C78" s="0" t="s">
+      <c r="D78" s="0" t="s">
         <v>210</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="79">
-      <c r="C79" s="0" t="s">
+      <c r="D79" s="0" t="s">
         <v>212</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="80">
-      <c r="C80" s="0" t="s">
+      <c r="D80" s="0" t="s">
         <v>214</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="81">
-      <c r="C81" s="0" t="s">
+      <c r="D81" s="0" t="s">
         <v>216</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="82">
-      <c r="C82" s="0" t="s">
+      <c r="D82" s="0" t="s">
         <v>218</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="83">
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>220</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="84">
-      <c r="C84" s="0" t="s">
+      <c r="D84" s="0" t="s">
         <v>222</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="85">
-      <c r="C85" s="0" t="s">
+      <c r="D85" s="0" t="s">
         <v>224</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="86">
-      <c r="C86" s="0" t="s">
+      <c r="D86" s="0" t="s">
         <v>226</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="87">
-      <c r="C87" s="0" t="s">
+      <c r="D87" s="0" t="s">
         <v>228</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="88">
-      <c r="C88" s="0" t="s">
+      <c r="D88" s="0" t="s">
         <v>230</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="89">
-      <c r="C89" s="0" t="s">
+      <c r="D89" s="0" t="s">
         <v>232</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="90">
-      <c r="C90" s="0" t="s">
+      <c r="D90" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="91">
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0" t="s">
         <v>236</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="92">
-      <c r="C92" s="0" t="s">
+      <c r="D92" s="0" t="s">
         <v>238</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="93">
-      <c r="C93" s="0" t="s">
+      <c r="D93" s="0" t="s">
         <v>240</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="94">
-      <c r="C94" s="0" t="s">
+      <c r="D94" s="0" t="s">
         <v>242</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="95">
-      <c r="C95" s="0" t="s">
+      <c r="D95" s="0" t="s">
         <v>244</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="96">
-      <c r="C96" s="0" t="s">
+      <c r="D96" s="0" t="s">
         <v>246</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="97">
-      <c r="C97" s="0" t="s">
+      <c r="D97" s="0" t="s">
         <v>248</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="98">
-      <c r="C98" s="0" t="s">
+      <c r="D98" s="0" t="s">
         <v>250</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="99">
-      <c r="C99" s="0" t="s">
+      <c r="D99" s="0" t="s">
         <v>252</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="100">
-      <c r="C100" s="0" t="s">
+      <c r="D100" s="0" t="s">
         <v>254</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="101">
-      <c r="C101" s="0" t="s">
+      <c r="D101" s="0" t="s">
         <v>256</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="102">
-      <c r="C102" s="0" t="s">
+      <c r="D102" s="0" t="s">
         <v>258</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="103">
-      <c r="C103" s="0" t="s">
+      <c r="D103" s="0" t="s">
         <v>260</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="104">
-      <c r="C104" s="0" t="s">
+      <c r="D104" s="0" t="s">
         <v>262</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="105">
-      <c r="C105" s="0" t="s">
+      <c r="D105" s="0" t="s">
         <v>264</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="106">
-      <c r="C106" s="0" t="s">
+      <c r="D106" s="0" t="s">
         <v>266</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="107">
-      <c r="C107" s="0" t="s">
+      <c r="D107" s="0" t="s">
         <v>268</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="108">
-      <c r="C108" s="0" t="s">
+      <c r="D108" s="0" t="s">
         <v>270</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="109">
-      <c r="C109" s="0" t="s">
+      <c r="D109" s="0" t="s">
         <v>272</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="110">
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="111">
-      <c r="C111" s="0" t="s">
+      <c r="D111" s="0" t="s">
         <v>276</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="112">
-      <c r="C112" s="0" t="s">
+      <c r="D112" s="0" t="s">
         <v>278</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="113">
-      <c r="C113" s="0" t="s">
+      <c r="D113" s="0" t="s">
         <v>280</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="114">
-      <c r="C114" s="0" t="s">
+      <c r="D114" s="0" t="s">
         <v>282</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="115">
-      <c r="C115" s="0" t="s">
+      <c r="D115" s="0" t="s">
         <v>284</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="116">
-      <c r="C116" s="0" t="s">
+      <c r="D116" s="0" t="s">
         <v>286</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="117">
-      <c r="C117" s="0" t="s">
+      <c r="D117" s="0" t="s">
         <v>288</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="118">
-      <c r="C118" s="0" t="s">
+      <c r="D118" s="0" t="s">
         <v>290</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="119">
-      <c r="C119" s="0" t="s">
+      <c r="D119" s="0" t="s">
         <v>292</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="120">
-      <c r="C120" s="0" t="s">
+      <c r="D120" s="0" t="s">
         <v>294</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="121">
-      <c r="C121" s="0" t="s">
+      <c r="D121" s="0" t="s">
         <v>296</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="122">
-      <c r="C122" s="0" t="s">
+      <c r="D122" s="0" t="s">
         <v>298</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="123">
-      <c r="C123" s="0" t="s">
+      <c r="D123" s="0" t="s">
         <v>300</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="124">
-      <c r="C124" s="0" t="s">
+      <c r="D124" s="0" t="s">
         <v>302</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="125">
-      <c r="C125" s="0" t="s">
+      <c r="D125" s="0" t="s">
         <v>304</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="126">
-      <c r="C126" s="0" t="s">
+      <c r="D126" s="0" t="s">
         <v>306</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="127">
-      <c r="C127" s="0" t="s">
+      <c r="D127" s="0" t="s">
         <v>308</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="128">
-      <c r="C128" s="0" t="s">
+      <c r="D128" s="0" t="s">
         <v>310</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="129">
-      <c r="C129" s="0" t="s">
+      <c r="D129" s="0" t="s">
         <v>312</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="130">
-      <c r="C130" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>314</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="131">
-      <c r="C131" s="0" t="s">
+      <c r="D131" s="0" t="s">
         <v>316</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="132">
-      <c r="C132" s="0" t="s">
+      <c r="D132" s="0" t="s">
         <v>318</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="133">
-      <c r="C133" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>320</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="134">
-      <c r="C134" s="0" t="s">
+      <c r="D134" s="0" t="s">
         <v>322</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="135">
-      <c r="C135" s="0" t="s">
+      <c r="D135" s="0" t="s">
         <v>324</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="136">
-      <c r="C136" s="0" t="s">
+      <c r="D136" s="0" t="s">
         <v>326</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="137">
-      <c r="C137" s="0" t="s">
+      <c r="D137" s="0" t="s">
         <v>328</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="138">
-      <c r="C138" s="0" t="s">
+      <c r="D138" s="0" t="s">
         <v>330</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="139">
-      <c r="C139" s="0" t="s">
+      <c r="D139" s="0" t="s">
         <v>332</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="140">
-      <c r="C140" s="0" t="s">
+      <c r="D140" s="0" t="s">
         <v>334</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="141">
-      <c r="C141" s="0" t="s">
+      <c r="D141" s="0" t="s">
         <v>336</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="142">
-      <c r="C142" s="0" t="s">
+      <c r="D142" s="0" t="s">
         <v>338</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="143">
-      <c r="C143" s="0" t="s">
+      <c r="D143" s="0" t="s">
         <v>340</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="144">
-      <c r="C144" s="0" t="s">
+      <c r="D144" s="0" t="s">
         <v>342</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="145">
-      <c r="C145" s="0" t="s">
+      <c r="D145" s="0" t="s">
         <v>344</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="146">
-      <c r="C146" s="0" t="s">
+      <c r="D146" s="0" t="s">
         <v>346</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="147">
-      <c r="C147" s="0" t="s">
+      <c r="D147" s="0" t="s">
         <v>348</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="148">
-      <c r="C148" s="0" t="s">
+      <c r="D148" s="0" t="s">
         <v>350</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="149">
-      <c r="C149" s="0" t="s">
+      <c r="D149" s="0" t="s">
         <v>352</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="150">
-      <c r="C150" s="0" t="s">
+      <c r="D150" s="0" t="s">
         <v>354</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="151">
-      <c r="C151" s="0" t="s">
+      <c r="D151" s="0" t="s">
         <v>356</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="152">
-      <c r="C152" s="0" t="s">
+      <c r="D152" s="0" t="s">
         <v>358</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="153">
-      <c r="C153" s="0" t="s">
+      <c r="D153" s="0" t="s">
         <v>360</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="154">
-      <c r="C154" s="0" t="s">
+      <c r="D154" s="0" t="s">
         <v>362</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="155">
-      <c r="C155" s="0" t="s">
+      <c r="D155" s="0" t="s">
         <v>364</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="156">
-      <c r="C156" s="0" t="s">
+      <c r="D156" s="0" t="s">
         <v>366</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="157">
-      <c r="C157" s="0" t="s">
+      <c r="D157" s="0" t="s">
         <v>368</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="158">
-      <c r="C158" s="0" t="s">
+      <c r="D158" s="0" t="s">
         <v>370</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="159">
-      <c r="C159" s="0" t="s">
+      <c r="D159" s="0" t="s">
         <v>372</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="160">
-      <c r="C160" s="0" t="s">
+      <c r="D160" s="0" t="s">
         <v>374</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="161">
-      <c r="C161" s="0" t="s">
+      <c r="D161" s="0" t="s">
         <v>376</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="162">
-      <c r="C162" s="0" t="s">
+      <c r="D162" s="0" t="s">
         <v>378</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="163">
-      <c r="C163" s="0" t="s">
+      <c r="D163" s="0" t="s">
         <v>380</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="164">
-      <c r="C164" s="0" t="s">
+      <c r="D164" s="0" t="s">
         <v>382</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="165">
-      <c r="C165" s="0" t="s">
+      <c r="D165" s="0" t="s">
         <v>384</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="166">
-      <c r="C166" s="0" t="s">
+      <c r="D166" s="0" t="s">
         <v>386</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="167">
-      <c r="C167" s="0" t="s">
+      <c r="D167" s="0" t="s">
         <v>388</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="168">
-      <c r="C168" s="0" t="s">
+      <c r="D168" s="0" t="s">
         <v>390</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="169">
-      <c r="C169" s="0" t="s">
+      <c r="D169" s="0" t="s">
         <v>392</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="170">
-      <c r="C170" s="0" t="s">
+      <c r="D170" s="0" t="s">
         <v>394</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="171">
-      <c r="C171" s="0" t="s">
+      <c r="D171" s="0" t="s">
         <v>396</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="172">
-      <c r="C172" s="0" t="s">
+      <c r="D172" s="0" t="s">
         <v>398</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="173">
-      <c r="C173" s="0" t="s">
+      <c r="D173" s="0" t="s">
         <v>400</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="174">
-      <c r="C174" s="0" t="s">
+      <c r="D174" s="0" t="s">
         <v>402</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="175">
-      <c r="C175" s="0" t="s">
+      <c r="D175" s="0" t="s">
         <v>404</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="176">
-      <c r="C176" s="0" t="s">
+      <c r="D176" s="0" t="s">
         <v>406</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="177">
-      <c r="C177" s="0" t="s">
+      <c r="D177" s="0" t="s">
         <v>408</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="178">
-      <c r="C178" s="0" t="s">
+      <c r="D178" s="0" t="s">
         <v>410</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="179">
-      <c r="C179" s="0" t="s">
+      <c r="D179" s="0" t="s">
         <v>412</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="180">
-      <c r="C180" s="0" t="s">
+      <c r="D180" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="181">
       <c r="I181" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="182">
       <c r="I182" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="183">
       <c r="I183" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="184">
       <c r="I184" s="0" t="s">
         <v>418</v>
       </c>
@@ -9784,57 +9784,57 @@
       </c>
       <c r="C16" s="11" t="s">
         <v>1152</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="12"/>
       <c r="F16" s="4"/>
     </row>
     <row r="17">
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B16:C16"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{44E767EE-CF76-46BA-B803-E17EB9ED4D26}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5C217459-BB47-4098-A900-64C1D8668B19}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>D3</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C32369F1-0932-4834-AF58-5064ACC69051}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8C16F4AA-D57B-4D14-B402-246B55A15991}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>E3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
@@ -10010,85 +10010,85 @@
     <row r="20">
       <c r="A20" s="9" t="s">
         <v>1176</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
         <v>1177</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="4"/>
     </row>
     <row r="22">
       <c r="B22" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{15B00728-8195-4890-BA4C-8427BEC4EDCC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{75035E57-2A36-41AA-ACC0-C3409B8751BE}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$3</xm:f>
           </x14:formula1>
-          <xm:sqref>B8</xm:sqref>
+          <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1DEF22E0-FD76-43B3-8A93-6D06EBDC30DB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AC4C2B9E-9896-4696-BC57-C9714D9D72BD}">
           <x14:formula1>
-            <xm:f>Enums!$C$1:$C$180</xm:f>
+            <xm:f>Enums!$C$1:$C$3</xm:f>
           </x14:formula1>
-          <xm:sqref>B11</xm:sqref>
+          <xm:sqref>B9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8FC9A700-8C4E-4D04-B12A-98B3BD691D08}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{461AD95B-B3C8-464B-A5A9-6F4BCAF85144}">
           <x14:formula1>
-            <xm:f>Enums!$D$1:$D$3</xm:f>
+            <xm:f>Enums!$D$1:$D$180</xm:f>
           </x14:formula1>
-          <xm:sqref>B14</xm:sqref>
+          <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9D919EEB-9B37-42DD-B7E0-C980FC2ED08F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E151FC17-9F89-46F5-8FE3-E91BB943245F}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$3</xm:f>
           </x14:formula1>
-          <xm:sqref>B16</xm:sqref>
+          <xm:sqref>B15</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{29C137D2-5154-4952-82E3-31C6F97C2135}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7BA6D5F5-605B-4A08-B798-126B5A82D85E}">
           <x14:formula1>
             <xm:f>Enums!$F$1:$F$3</xm:f>
           </x14:formula1>
-          <xm:sqref>B18</xm:sqref>
+          <xm:sqref>B17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EABCC7EB-EFC2-4646-8D46-7AA7A95EFC39}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{72F2FD0F-CBF5-4861-8D58-BD5F201E41AC}">
           <x14:formula1>
             <xm:f>Enums!$G$1:$G$3</xm:f>
           </x14:formula1>
-          <xm:sqref>B21</xm:sqref>
+          <xm:sqref>B19</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="17" t="s">
         <v>27</v>
@@ -10267,63 +10267,63 @@
     <row r="8">
       <c r="A8" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="B8" s="15"/>
       <c r="C8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
         <v>1194</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="4"/>
     </row>
     <row r="10">
       <c r="B10" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{660DDF95-6463-4E44-BD1D-A20074D2B660}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{05B36E94-4BE3-484B-91F4-D0BFAA2F932A}">
           <x14:formula1>
             <xm:f>Enums!$H$1:$H$9</xm:f>
           </x14:formula1>
           <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{996F57C4-2937-455C-94B2-4D8D419A7B81}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B37A8CAA-84BF-46F5-9E27-B492BD4BE5DD}">
           <x14:formula1>
             <xm:f>Enums!$I$1:$I$908</xm:f>
           </x14:formula1>
           <xm:sqref>B8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3277A724-238D-4D8F-8787-B646CCBC27C1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{63FBEE3F-3B35-481C-BB2F-D52B10CE405D}">
           <x14:formula1>
             <xm:f>Enums!$J$1:$J$2</xm:f>
           </x14:formula1>
           <xm:sqref>B9</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>