--- v0 (2026-07-26)
+++ v1 (2026-09-10)
@@ -58,266 +58,278 @@
     <sheet name="S.05.01.02.01" sheetId="7" r:id="rId8"/>
     <sheet name="S.05.01.02.02" sheetId="8" r:id="rId9"/>
     <sheet name="S.06.02.01.01" sheetId="9" r:id="rId10"/>
     <sheet name="S.06.02.01.02" sheetId="10" r:id="rId11"/>
     <sheet name="S.06.03.01.01" sheetId="11" r:id="rId12"/>
     <sheet name="S.08.01.01.01" sheetId="12" r:id="rId13"/>
     <sheet name="S.08.01.01.02" sheetId="13" r:id="rId14"/>
     <sheet name="S.12.01.02.01" sheetId="14" r:id="rId15"/>
     <sheet name="S.17.01.02.01" sheetId="15" r:id="rId16"/>
     <sheet name="S.23.01.02.01" sheetId="16" r:id="rId17"/>
     <sheet name="S.23.01.02.02" sheetId="17" r:id="rId18"/>
     <sheet name="S.28.01.01.01" sheetId="18" r:id="rId19"/>
     <sheet name="S.28.01.01.02" sheetId="19" r:id="rId20"/>
     <sheet name="S.28.01.01.03" sheetId="20" r:id="rId21"/>
     <sheet name="S.28.01.01.04" sheetId="21" r:id="rId22"/>
     <sheet name="S.28.01.01.05" sheetId="22" r:id="rId23"/>
     <sheet name="S.28.02.01.01" sheetId="23" r:id="rId24"/>
     <sheet name="S.28.02.01.02" sheetId="24" r:id="rId25"/>
     <sheet name="S.28.02.01.03" sheetId="25" r:id="rId26"/>
     <sheet name="S.28.02.01.04" sheetId="26" r:id="rId27"/>
     <sheet name="S.28.02.01.05" sheetId="27" r:id="rId28"/>
     <sheet name="S.28.02.01.06" sheetId="28" r:id="rId29"/>
     <sheet name="T.99.01.01.01" sheetId="29" r:id="rId30"/>
   </sheets>
   <definedNames>
-    <definedName name="_07e92ed77deb486e9d098e8ea0b1f151" localSheetId="1">Enums!$BE$1:$BE$4</definedName>
-[...71 lines deleted...]
-    <definedName name="reportingPeriod">'General Information'!$B$3</definedName>
+    <definedName name="_015bf947f60d415f9426e43ce3f521bf" localSheetId="1">Enums!$AO$1:$AO$1050</definedName>
+    <definedName name="_019bf9fc13f4441daff8035b71c00052" localSheetId="1">Enums!$AJ$1:$AJ$6</definedName>
+    <definedName name="_0560f341db564e278c264fa2567bb103" localSheetId="1">Enums!$BG$1:$BG$7</definedName>
+    <definedName name="_0a07ac70f3604ddf958325cc634df7cf" localSheetId="1">Enums!$AK$1:$AK$257</definedName>
+    <definedName name="_0c9c1bc361aa4dffbfab16a9a3cc50a5" localSheetId="1">Enums!$D$1:$D$5</definedName>
+    <definedName name="_127e208b83874a8685da1899e8cf0696" localSheetId="1">Enums!$AI$1:$AI$3</definedName>
+    <definedName name="_1cbeb4b03add4277872feaaf9ebb4372" localSheetId="1">Enums!$AY$1:$AY$11</definedName>
+    <definedName name="_1ec1573f7a0744719e12778e7610c9e3" localSheetId="1">Enums!$AS$1:$AS$4</definedName>
+    <definedName name="_21aa3b4d00d24419952902387cf56781" localSheetId="1">Enums!$S$1:$S$3</definedName>
+    <definedName name="_229e99dbd58a476dacf7ec6ed66aa9b2" localSheetId="1">Enums!$N$1:$N$185</definedName>
+    <definedName name="_2387db669be44bddb61f6baffd338be3" localSheetId="1">Enums!$AB$1:$AB$5</definedName>
+    <definedName name="_2763b46737174f04b5f4cfb04eb68a07" localSheetId="1">Enums!$V$1:$V$3</definedName>
+    <definedName name="_37cfcc7997704b689550aac158f40df3" localSheetId="1">Enums!$AA$1:$AA$3</definedName>
+    <definedName name="_39cdb185889c465faa3ae70d35872d57" localSheetId="1">Enums!$B$1:$B$4</definedName>
+    <definedName name="_406d16127f1e4b40845487affa9b27d6" localSheetId="1">Enums!$AZ$1:$AZ$4</definedName>
+    <definedName name="_42ca6577f8374d83bb9540d5486fc126" localSheetId="1">Enums!$P$1:$P$195</definedName>
+    <definedName name="_4882d923c0dd4352b679e1b85d867096" localSheetId="1">Enums!$BF$1:$BF$5</definedName>
+    <definedName name="_49ab76f89bbf4c2e96edb53deae29629" localSheetId="1">Enums!$BK$1:$BK$195</definedName>
+    <definedName name="_4acad30804a24ac39ca33de363496372" localSheetId="1">Enums!$R$1:$R$4</definedName>
+    <definedName name="_4b5e79fec3d94762b7fbe59a6bc53b95" localSheetId="1">Enums!$M$1:$M$256</definedName>
+    <definedName name="_512ff2f7e56547cdb356ea3ac91169c3" localSheetId="1">Enums!$U$1:$U$3</definedName>
+    <definedName name="_53b96596e75f4d92b4577127f967079c" localSheetId="1">Enums!$AL$1:$AL$4</definedName>
+    <definedName name="_53d5a58ec47147d98ff5838ee6120a50" localSheetId="1">Enums!$H$1:$H$5</definedName>
+    <definedName name="_5e5708f123ee4ce99d99c5418e3893a1" localSheetId="1">Enums!$AW$1:$AW$4</definedName>
+    <definedName name="_66d4acfb800242f29e7b3911ef5996e3" localSheetId="1">Enums!$F$1:$F$6</definedName>
+    <definedName name="_6e5b818410354d2bbd02d7d965ea0844" localSheetId="1">Enums!$K$1:$K$4</definedName>
+    <definedName name="_6fe50996ced74c34a2f8732feee3bc1e" localSheetId="1">Enums!$BD$1:$BD$258</definedName>
+    <definedName name="_70ab520d505e4f8a9b2b4b4700d92ef2" localSheetId="1">Enums!$O$1:$O$5</definedName>
+    <definedName name="_70f4cf0773cf46aaa6eac81fdafef964" localSheetId="1">Enums!$AX$1:$AX$3</definedName>
+    <definedName name="_725187f250e7411e872e85393c46cd2e" localSheetId="1">Enums!$AE$1:$AE$3</definedName>
+    <definedName name="_7681f86b619b440a9ed1a64b0a2cf67f" localSheetId="1">Enums!$AD$1:$AD$4</definedName>
+    <definedName name="_777e356e909343b1a39edad2f1eea49b" localSheetId="1">Enums!$J$1:$J$4</definedName>
+    <definedName name="_7a8ef5cc4f244abca90b0ef44f53e746" localSheetId="1">Enums!$BA$1:$BA$37</definedName>
+    <definedName name="_83470453d29348d89b4e41dc3046c150" localSheetId="1">Enums!$BB$1:$BB$12</definedName>
+    <definedName name="_869cc2f1bbf1475482739c33cea7d425" localSheetId="1">Enums!$AV$1:$AV$7</definedName>
+    <definedName name="_88767d32397540d7a039f6309193574c" localSheetId="1">Enums!$AQ$1:$AQ$195</definedName>
+    <definedName name="_912a30031efb4033933489c004150b9f" localSheetId="1">Enums!$L$1:$L$6</definedName>
+    <definedName name="_91908c7903b241e3a73e5eef50fe27a3" localSheetId="1">Enums!$AC$1:$AC$3</definedName>
+    <definedName name="_91d472701cd94a75b941d7f5d395390b" localSheetId="1">Enums!$AR$1:$AR$6</definedName>
+    <definedName name="_956449443cdf4c3dba84b7051b2a8730" localSheetId="1">Enums!$AM$1:$AM$7</definedName>
+    <definedName name="_9b4b3284867949d584fb1a0a8de934ae" localSheetId="1">Enums!$X$1:$X$3</definedName>
+    <definedName name="_a008e9e15e784fe1bc2b990258c0b415" localSheetId="1">Enums!$T$1:$T$3</definedName>
+    <definedName name="_a6b1ee654f0f41ca96cd2c4887ff00bc" localSheetId="1">Enums!$AG$1:$AG$5</definedName>
+    <definedName name="_abe33085f1c94616ab5c8ce93c3484bb" localSheetId="1">Enums!$BJ$1:$BJ$9</definedName>
+    <definedName name="_b6fedb14a6c54370b7f212baa6e1667d" localSheetId="1">Enums!$AU$1:$AU$6</definedName>
+    <definedName name="_b7cad9851f4a4403b0251b21427a3a00" localSheetId="1">Enums!$BL$1:$BL$8</definedName>
+    <definedName name="_bca13c2a59d64d088a3759ca25564028" localSheetId="1">Enums!$BH$1:$BH$5</definedName>
+    <definedName name="_c247ed93eba54c3bbb322c6cb9535170" localSheetId="1">Enums!$BI$1:$BI$36</definedName>
+    <definedName name="_c4d8b1ed443b4d12ba1d2f648d8071cc" localSheetId="1">Enums!$AF$1:$AF$3</definedName>
+    <definedName name="_c7c273578b294f9b8ab86595c60ef5dc" localSheetId="1">Enums!$Y$1:$Y$3</definedName>
+    <definedName name="_ccee010ba8f64ae5914df470ba30dec6" localSheetId="1">Enums!$E$1:$E$7</definedName>
+    <definedName name="_d69c35fca96b41e79100e54c85b4fe2b" localSheetId="1">Enums!$Z$1:$Z$8</definedName>
+    <definedName name="_d7b102ca79d040b0a0d4cb6f1306a155" localSheetId="1">Enums!$A$1:$A$2</definedName>
+    <definedName name="_d9bcea3a249b4b0fa2a1b2b6fe67d59f" localSheetId="1">Enums!$BC$1:$BC$19</definedName>
+    <definedName name="_df155ddbaaa644939b6b029470123691" localSheetId="1">Enums!$AH$1:$AH$7</definedName>
+    <definedName name="_e3ab563d27304c4d8b27a59d00c8cb0a" localSheetId="1">Enums!$BE$1:$BE$4</definedName>
+    <definedName name="_e941fdf273db443bafe5cd97f3d44212" localSheetId="1">Enums!$I$1:$I$4</definedName>
+    <definedName name="_eacae764923f4a43b219e9eb699a4cdf" localSheetId="1">Enums!$Q$1:$Q$3</definedName>
+    <definedName name="_ec36cb329ad94f94b70c01d65b9b2c61" localSheetId="1">Enums!$G$1:$G$5</definedName>
+    <definedName name="_ee4a6240b66e4952b94d77578e4f070c" localSheetId="1">Enums!$C$1:$C$4</definedName>
+    <definedName name="_f0dace6026e44c1eb5536cd6ef9f8096" localSheetId="1">Enums!$AT$1:$AT$4</definedName>
+    <definedName name="_f4440ced29634de68a00c19f20981723" localSheetId="1">Enums!$AN$1:$AN$985</definedName>
+    <definedName name="_f9e58749fa714118b1afbe963fb0de5b" localSheetId="1">Enums!$AP$1:$AP$259</definedName>
+    <definedName name="_fd61a764edae42a281c9aa6b5d2eaf53" localSheetId="1">Enums!$W$1:$W$3</definedName>
+    <definedName name="addFilingIndicatorPositiveFiledAttribute">'General Information'!$B$14</definedName>
+    <definedName name="addNegativeFilingIndicator">'General Information'!$B$13</definedName>
+    <definedName name="applyEiopaMinimumMonetaryDecimals">'General Information'!$B$12</definedName>
+    <definedName name="contextIdentifier">'General Information'!$B$6</definedName>
+    <definedName name="contextIdentifierSchema">'General Information'!$B$7</definedName>
+    <definedName name="currency">'General Information'!$B$8</definedName>
+    <definedName name="defaultMonetaryDecimals">'General Information'!$B$10</definedName>
+    <definedName name="defaultPureDecimals">'General Information'!$B$11</definedName>
+    <definedName name="reportingPeriod">'General Information'!$B$5</definedName>
     <definedName name="S.01.01.02.01__0000">'S.01.01.02.01'!$D$4:$D$14</definedName>
     <definedName name="S.01.02.01.01__0000">'S.01.02.01.01'!$C$4:$C$32</definedName>
     <definedName name="S.01.02.01.02__0000">'S.01.02.01.02'!$A$5:$D$15005</definedName>
     <definedName name="S.02.01.02.01__0000">'S.02.01.02.01'!$F$4:$F$86</definedName>
-    <definedName name="S.05.01.02.01__0000" comment="S.05.01.02.01_Z_7f79e15af85c48">'S.05.01.02.01'!$D$5:$T$22</definedName>
-[...12 lines deleted...]
-    <definedName name="S.08.01.01.02_Z_1d264f8df51443" comment="Sheets">'S.08.01.01.02'!$B$1</definedName>
+    <definedName name="S.05.01.02.01__0000" comment="S.05.01.02.01_Z_0f05cd44754b42">'S.05.01.02.01'!$D$5:$T$22</definedName>
+    <definedName name="S.05.01.02.01_Z_0f05cd44754b42" comment="Sheets">'S.05.01.02.01'!$B$1</definedName>
+    <definedName name="S.05.01.02.02__0000" comment="S.05.01.02.02_Z_20880b6022154c">'S.05.01.02.02'!$D$5:$L$17</definedName>
+    <definedName name="S.05.01.02.02_Z_20880b6022154c" comment="Sheets">'S.05.01.02.02'!$B$1</definedName>
+    <definedName name="S.06.02.01.01__0000" comment="S.06.02.01.01_Z_b782705cdb294e">'S.06.02.01.01'!$A$5:$S$15008</definedName>
+    <definedName name="S.06.02.01.01_Z_b782705cdb294e" comment="Sheets">'S.06.02.01.01'!$B$1</definedName>
+    <definedName name="S.06.02.01.02__0000" comment="S.06.02.01.02_Z_2ae3f7e002db43">'S.06.02.01.02'!$A$5:$AB$15005</definedName>
+    <definedName name="S.06.02.01.02_Z_2ae3f7e002db43" comment="Sheets">'S.06.02.01.02'!$B$1</definedName>
+    <definedName name="S.06.03.01.01__0000" comment="S.06.03.01.01_Z_9d4d56a1510a44">'S.06.03.01.01'!$A$5:$F$15005</definedName>
+    <definedName name="S.06.03.01.01_Z_9d4d56a1510a44" comment="Sheets">'S.06.03.01.01'!$B$1</definedName>
+    <definedName name="S.08.01.01.01__0000" comment="S.08.01.01.01_Z_491998570ebd43">'S.08.01.01.01'!$A$5:$W$15008</definedName>
+    <definedName name="S.08.01.01.01_Z_491998570ebd43" comment="Sheets">'S.08.01.01.01'!$B$1</definedName>
+    <definedName name="S.08.01.01.02__0000" comment="S.08.01.01.02_Z_b492500c492344">'S.08.01.01.02'!$A$5:$R$15005</definedName>
+    <definedName name="S.08.01.01.02_Z_b492500c492344" comment="Sheets">'S.08.01.01.02'!$B$1</definedName>
     <definedName name="S.12.01.02.01__0000">'S.12.01.02.01'!$E$5:$T$11</definedName>
     <definedName name="S.17.01.02.01__0000">'S.17.01.02.01'!$F$5:$V$18</definedName>
-    <definedName name="S.23.01.02.01__0000" comment="S.23.01.02.01_Z_e33b68de81644a">'S.23.01.02.01'!$D$4:$H$35</definedName>
-[...2 lines deleted...]
-    <definedName name="S.23.01.02.02_Z_9a6a3e063ef445" comment="Sheets">'S.23.01.02.02'!$B$1</definedName>
+    <definedName name="S.23.01.02.01__0000" comment="S.23.01.02.01_Z_d96d3fafdb714f">'S.23.01.02.01'!$D$4:$H$35</definedName>
+    <definedName name="S.23.01.02.01_Z_d96d3fafdb714f" comment="Sheets">'S.23.01.02.01'!$B$1</definedName>
+    <definedName name="S.23.01.02.02__0000" comment="S.23.01.02.02_Z_0784419186d64c">'S.23.01.02.02'!$D$4:$D$9</definedName>
+    <definedName name="S.23.01.02.02_Z_0784419186d64c" comment="Sheets">'S.23.01.02.02'!$B$1</definedName>
     <definedName name="S.28.01.01.01__0000">'S.28.01.01.01'!$C$4</definedName>
-    <definedName name="S.28.01.01.02__0000" comment="S.28.01.01.02_Z_81a126912ffd44">'S.28.01.01.02'!$C$5:$D$20</definedName>
-    <definedName name="S.28.01.01.02_Z_81a126912ffd44" comment="Sheets">'S.28.01.01.02'!$B$1</definedName>
+    <definedName name="S.28.01.01.02__0000" comment="S.28.01.01.02_Z_f028489a399943">'S.28.01.01.02'!$C$5:$D$20</definedName>
+    <definedName name="S.28.01.01.02_Z_f028489a399943" comment="Sheets">'S.28.01.01.02'!$B$1</definedName>
     <definedName name="S.28.01.01.03__0000">'S.28.01.01.03'!$C$4</definedName>
-    <definedName name="S.28.01.01.04__0000" comment="S.28.01.01.04_Z_8ec5d287fa4c48">'S.28.01.01.04'!$C$4:$D$8</definedName>
-[...2 lines deleted...]
-    <definedName name="S.28.01.01.05_Z_86c182e803f24f" comment="Sheets">'S.28.01.01.05'!$B$1</definedName>
+    <definedName name="S.28.01.01.04__0000" comment="S.28.01.01.04_Z_1bd74872f59c41">'S.28.01.01.04'!$C$4:$D$8</definedName>
+    <definedName name="S.28.01.01.04_Z_1bd74872f59c41" comment="Sheets">'S.28.01.01.04'!$B$1</definedName>
+    <definedName name="S.28.01.01.05__0000" comment="S.28.01.01.05_Z_dda3559cbf2741">'S.28.01.01.05'!$C$4:$C$10</definedName>
+    <definedName name="S.28.01.01.05_Z_dda3559cbf2741" comment="Sheets">'S.28.01.01.05'!$B$1</definedName>
     <definedName name="S.28.02.01.01__0000">'S.28.02.01.01'!$C$6:$D$6</definedName>
-    <definedName name="S.28.02.01.02__0000" comment="S.28.02.01.02_Z_3379c74acb4141">'S.28.02.01.02'!$C$6:$F$21</definedName>
-    <definedName name="S.28.02.01.02_Z_3379c74acb4141" comment="Sheets">'S.28.02.01.02'!$B$1</definedName>
+    <definedName name="S.28.02.01.02__0000" comment="S.28.02.01.02_Z_5342d2d9919a44">'S.28.02.01.02'!$C$6:$F$21</definedName>
+    <definedName name="S.28.02.01.02_Z_5342d2d9919a44" comment="Sheets">'S.28.02.01.02'!$B$1</definedName>
     <definedName name="S.28.02.01.03__0000">'S.28.02.01.03'!$C$5:$D$5</definedName>
-    <definedName name="S.28.02.01.04__0000" comment="S.28.02.01.04_Z_904154f1ccbd47">'S.28.02.01.04'!$C$5:$F$9</definedName>
-[...4 lines deleted...]
-    <definedName name="S.28.02.01.06_Z_40b9ed61743c44" comment="Sheets">'S.28.02.01.06'!$B$1</definedName>
+    <definedName name="S.28.02.01.04__0000" comment="S.28.02.01.04_Z_7bff53fef2d541">'S.28.02.01.04'!$C$5:$F$9</definedName>
+    <definedName name="S.28.02.01.04_Z_7bff53fef2d541" comment="Sheets">'S.28.02.01.04'!$B$1</definedName>
+    <definedName name="S.28.02.01.05__0000" comment="S.28.02.01.05_Z_6eac2663aa9946">'S.28.02.01.05'!$C$4:$C$10</definedName>
+    <definedName name="S.28.02.01.05_Z_6eac2663aa9946" comment="Sheets">'S.28.02.01.05'!$B$1</definedName>
+    <definedName name="S.28.02.01.06__0000" comment="S.28.02.01.06_Z_002db6f9a14d46">'S.28.02.01.06'!$C$4:$D$10</definedName>
+    <definedName name="S.28.02.01.06_Z_002db6f9a14d46" comment="Sheets">'S.28.02.01.06'!$B$1</definedName>
     <definedName name="T.99.01.01.01__0000">'T.99.01.01.01'!$A$5:$L$15005</definedName>
-    <definedName name="taxonomyEntryPoint">'General Information'!$B$2</definedName>
+    <definedName name="taxonomyEntryPoint">'General Information'!$B$4</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
-    <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">AMANA XBRL Engine</d:author>
+    <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">Lucanet XBRL Engine</d:author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0">
+    <comment ref="B8" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The three letter currency code for monetary facts according to ISO 4217,_x000A_e.g. EUR for Euro or USD for US Dollar.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B7" authorId="0">
+    <comment ref="B9" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>All units used in the report sorted by number of facts using this unit._x000A_This value is not used when converting the Excel document to XBRL.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B8" authorId="0">
+    <comment ref="B10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The precision of reported monetary values,_x000A_i.e. the number of exact decimal places. E.g.:_x000A_3 if the values are reported in thousands,_x000A_2 if the values are reported with two exact decimal places.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B9" authorId="0">
+    <comment ref="B11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The precision of reported non-monetary numeric values,_x000A_i.e. the number of exact decimal places. E.g.:_x000A_3 if the values are reported in thousands,_x000A_2 if the values are reported with two exact decimal places.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B10" authorId="0">
+    <comment ref="B12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if the numbers of exact decimal places_x000A_should be set automatically according to EIOPA's filing rules.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B11" authorId="0">
+    <comment ref="B13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if the instance document should include negative XBRL filing indicators_x000A_stating that templates which do not contain any values_x000A_are not included in the report._x000A_Regulators might require to report negative filing indicators.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B12" authorId="0">
+    <comment ref="B14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if XBRL filing indicators should also_x000A_contain an additional filed attribute._x000A_Regulators might require to report these additional attributes.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3487" uniqueCount="3487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3491" uniqueCount="3491">
   <si>
     <t>Created at (UTC)</t>
   </si>
   <si>
-    <t>2025-11-06 3:13 PM</t>
+    <t xml:space="preserve">2026-08-19 9:16 </t>
+  </si>
+  <si>
+    <t>Validation Processor</t>
+  </si>
+  <si>
+    <t>Lucanet XBRL Engine</t>
+  </si>
+  <si>
+    <t>Validation Processor Version</t>
+  </si>
+  <si>
+    <t>26.729-832</t>
   </si>
   <si>
     <t>Taxonomy Entry Point</t>
   </si>
   <si>
     <t>http://eiopa.europa.eu/eu/xbrl/s2md/fws/solvency/solvency2/2024-10-15/mod/qrs.xsd</t>
   </si>
   <si>
     <t>Reporting Period / Due Date</t>
   </si>
   <si>
     <t>Context Identifier</t>
   </si>
   <si>
     <t>Context Identifier Schema</t>
   </si>
   <si>
     <t>http://standards.iso.org/iso/17442</t>
   </si>
   <si>
     <t>Default Currency (ISO Code)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
@@ -11067,744 +11079,760 @@
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="3" applyFill="1" borderId="17" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="3" applyFill="1" borderId="19" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" applyFill="1" borderId="9" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" borderId="21" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:C41"/>
+  <dimension ref="A1:C43"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.8919677734375" customWidth="1"/>
     <col min="2" max="2" width="70" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="2">
-        <v>-3</v>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>16</v>
+      </c>
+      <c r="B10" s="2">
+        <v>-3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
+      </c>
+      <c r="B11" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12" s="2" t="b">
         <v>1</v>
       </c>
     </row>
+    <row r="13">
+      <c r="A13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2" t="b">
+        <v>1</v>
+      </c>
+    </row>
     <row r="14">
       <c r="A14" s="1" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="B14" s="2" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" location="'S.01.01.02.01'!A1" display="S.01.01.02.01 Content of the submission"/>
-[...25 lines deleted...]
-    <hyperlink ref="B41" location="'T.99.01.01.01'!A1" display="T.99.01.01.01 Technical table"/>
+    <hyperlink ref="B17" location="'S.01.01.02.01'!A1" display="S.01.01.02.01 Content of the submission"/>
+    <hyperlink ref="B18" location="'S.01.02.01.01'!A1" display="S.01.02.01.01 Basic Information - General"/>
+    <hyperlink ref="B19" location="'S.01.02.01.02'!A1" display="S.01.02.01.02 Operational risk - basic information"/>
+    <hyperlink ref="B20" location="'S.02.01.02.01'!A1" display="S.02.01.02.01 Balance sheet"/>
+    <hyperlink ref="B21" location="'S.05.01.02.01'!A1" display="S.05.01.02.01 Non-Life (direct business/accepted proportional reinsurance and accepted non-proportional reinsurance)"/>
+    <hyperlink ref="B22" location="'S.05.01.02.02'!A1" display="S.05.01.02.02 Life"/>
+    <hyperlink ref="B23" location="'S.06.02.01.01'!A1" display="S.06.02.01.01 Information on positions held"/>
+    <hyperlink ref="B24" location="'S.06.02.01.02'!A1" display="S.06.02.01.02 Information on assets"/>
+    <hyperlink ref="B25" location="'S.06.03.01.01'!A1" display="S.06.03.01.01 Collective investment undertakings - look-through approach"/>
+    <hyperlink ref="B26" location="'S.08.01.01.01'!A1" display="S.08.01.01.01 Information on positions held"/>
+    <hyperlink ref="B27" location="'S.08.01.01.02'!A1" display="S.08.01.01.02 Information on derivatives"/>
+    <hyperlink ref="B28" location="'S.12.01.02.01'!A1" display="S.12.01.02.01 Life and Health SLT Technical Provisions"/>
+    <hyperlink ref="B29" location="'S.17.01.02.01'!A1" display="S.17.01.02.01 Non-Life Technical Provisions"/>
+    <hyperlink ref="B30" location="'S.23.01.02.01'!A1" display="S.23.01.02.01 Own funds"/>
+    <hyperlink ref="B31" location="'S.23.01.02.02'!A1" display="S.23.01.02.02 Reconciliation reserve"/>
+    <hyperlink ref="B32" location="'S.28.01.01.01'!A1" display="S.28.01.01.01 Linear formula component for non-life insurance and reinsurance obligations"/>
+    <hyperlink ref="B33" location="'S.28.01.01.02'!A1" display="S.28.01.01.02 Background information"/>
+    <hyperlink ref="B34" location="'S.28.01.01.03'!A1" display="S.28.01.01.03 Linear formula component for life insurance and reinsurance obligations"/>
+    <hyperlink ref="B35" location="'S.28.01.01.04'!A1" display="S.28.01.01.04 Total capital at risk for all life (re)insurance obligations"/>
+    <hyperlink ref="B36" location="'S.28.01.01.05'!A1" display="S.28.01.01.05 Overall MCR calculation"/>
+    <hyperlink ref="B37" location="'S.28.02.01.01'!A1" display="S.28.02.01.01 MCR components"/>
+    <hyperlink ref="B38" location="'S.28.02.01.02'!A1" display="S.28.02.01.02 Background information"/>
+    <hyperlink ref="B39" location="'S.28.02.01.03'!A1" display="S.28.02.01.03 Linear formula component for life insurance and reinsurance obligations"/>
+    <hyperlink ref="B40" location="'S.28.02.01.04'!A1" display="S.28.02.01.04 Total capital at risk for all life (re)insurance obligations"/>
+    <hyperlink ref="B41" location="'S.28.02.01.05'!A1" display="S.28.02.01.05 Overall MCR calculation"/>
+    <hyperlink ref="B42" location="'S.28.02.01.06'!A1" display="S.28.02.01.06 Notional non-life and life MCR calculation"/>
+    <hyperlink ref="B43" location="'T.99.01.01.01'!A1" display="T.99.01.01.01 Technical table"/>
   </hyperlinks>
   <headerFooter/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:AC6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
     <col min="22" max="22" width="25" customWidth="1"/>
     <col min="23" max="23" width="25" customWidth="1"/>
     <col min="24" max="24" width="25" customWidth="1"/>
     <col min="25" max="25" width="25" customWidth="1"/>
     <col min="26" max="26" width="25" customWidth="1"/>
     <col min="27" max="27" width="25" customWidth="1"/>
     <col min="28" max="28" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>3269</v>
+        <v>3273</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3270</v>
+        <v>3274</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3271</v>
+        <v>3275</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3272</v>
+        <v>3276</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3273</v>
+        <v>3277</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3274</v>
+        <v>3278</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3275</v>
+        <v>3279</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3276</v>
+        <v>3280</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3277</v>
+        <v>3281</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>3278</v>
+        <v>3282</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3279</v>
+        <v>3283</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>3280</v>
+        <v>3284</v>
       </c>
       <c r="N2" s="9" t="s">
-        <v>3281</v>
+        <v>3285</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>3282</v>
+        <v>3286</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>3283</v>
+        <v>3287</v>
       </c>
       <c r="Q2" s="9" t="s">
-        <v>3284</v>
+        <v>3288</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3285</v>
+        <v>3289</v>
       </c>
       <c r="S2" s="9" t="s">
-        <v>3286</v>
+        <v>3290</v>
       </c>
       <c r="T2" s="9" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="U2" s="9" t="s">
-        <v>3287</v>
+        <v>3291</v>
       </c>
       <c r="V2" s="9" t="s">
-        <v>3288</v>
+        <v>3292</v>
       </c>
       <c r="W2" s="9" t="s">
-        <v>3289</v>
+        <v>3293</v>
       </c>
       <c r="X2" s="9" t="s">
-        <v>3290</v>
+        <v>3294</v>
       </c>
       <c r="Y2" s="9" t="s">
-        <v>3291</v>
+        <v>3295</v>
       </c>
       <c r="Z2" s="9" t="s">
-        <v>3292</v>
+        <v>3296</v>
       </c>
       <c r="AA2" s="9" t="s">
-        <v>3293</v>
+        <v>3297</v>
       </c>
       <c r="AB2" s="9" t="s">
-        <v>3294</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="19" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>3295</v>
+        <v>3299</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>3198</v>
+        <v>3202</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>3296</v>
+        <v>3300</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>3225</v>
+        <v>3229</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3226</v>
+        <v>3230</v>
       </c>
       <c r="I3" s="14" t="s">
-        <v>3228</v>
+        <v>3232</v>
       </c>
       <c r="J3" s="14" t="s">
-        <v>3229</v>
+        <v>3233</v>
       </c>
       <c r="K3" s="14" t="s">
-        <v>3297</v>
+        <v>3301</v>
       </c>
       <c r="L3" s="14" t="s">
-        <v>3298</v>
+        <v>3302</v>
       </c>
       <c r="M3" s="14" t="s">
-        <v>3299</v>
+        <v>3303</v>
       </c>
       <c r="N3" s="14" t="s">
-        <v>3300</v>
+        <v>3304</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>3301</v>
+        <v>3305</v>
       </c>
       <c r="P3" s="14" t="s">
-        <v>3302</v>
+        <v>3306</v>
       </c>
       <c r="Q3" s="14" t="s">
-        <v>3303</v>
+        <v>3307</v>
       </c>
       <c r="R3" s="14" t="s">
-        <v>3304</v>
+        <v>3308</v>
       </c>
       <c r="S3" s="14" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="T3" s="14" t="s">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="U3" s="14" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
       <c r="V3" s="14" t="s">
-        <v>3307</v>
+        <v>3311</v>
       </c>
       <c r="W3" s="14" t="s">
-        <v>3308</v>
+        <v>3312</v>
       </c>
       <c r="X3" s="14" t="s">
-        <v>3309</v>
+        <v>3313</v>
       </c>
       <c r="Y3" s="14" t="s">
-        <v>3310</v>
+        <v>3314</v>
       </c>
       <c r="Z3" s="14" t="s">
-        <v>3311</v>
+        <v>3315</v>
       </c>
       <c r="AA3" s="14" t="s">
-        <v>3312</v>
+        <v>3316</v>
       </c>
       <c r="AB3" s="14" t="s">
-        <v>3313</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
       <c r="W4" s="20"/>
       <c r="X4" s="20"/>
       <c r="Y4" s="20"/>
       <c r="Z4" s="20"/>
       <c r="AA4" s="20"/>
       <c r="AB4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="21"/>
       <c r="S5" s="21"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
       <c r="Y5" s="21"/>
@@ -11828,1477 +11856,1477 @@
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="4"/>
       <c r="AA6" s="4"/>
       <c r="AB6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="15">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{982E8318-6B06-4589-81CA-8E26C004F1C9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{43CDF992-7D0F-4B29-B87F-DA27DF63C4E6}">
           <x14:formula1>
             <xm:f>Enums!$AN$1:$AN$985</xm:f>
           </x14:formula1>
           <xm:sqref>E5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D8724D21-536C-48A2-8325-8A7BE3D30E01}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4290A740-6399-4BD1-BA75-5126A2B49498}">
           <x14:formula1>
             <xm:f>Enums!$AO$1:$AO$1050</xm:f>
           </x14:formula1>
           <xm:sqref>F5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3AC5D55E-04C5-421E-8DD9-E2678B1580B9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D126B6D6-FC03-43CF-B5B8-47039E55F59D}">
           <x14:formula1>
             <xm:f>Enums!$AP$1:$AP$259</xm:f>
           </x14:formula1>
           <xm:sqref>I5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B225B0AE-B9E8-4334-82C5-04641AB3B310}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E232B8C6-AC52-4841-B4CD-ECC4E5A4ECCB}">
           <x14:formula1>
             <xm:f>Enums!$AQ$1:$AQ$195</xm:f>
           </x14:formula1>
           <xm:sqref>J5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D2692C15-71D6-40EB-9A11-7F6A06D3A782}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{95FFECA1-CFDA-4E4A-8560-7D7F673C7868}">
           <x14:formula1>
             <xm:f>Enums!$AR$1:$AR$6</xm:f>
           </x14:formula1>
           <xm:sqref>L5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B41CA104-272A-4BC7-8E11-3DE842FC740F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6D82D4ED-5B39-44F4-94F6-7867341AE8A6}">
           <x14:formula1>
             <xm:f>Enums!$AS$1:$AS$4</xm:f>
           </x14:formula1>
           <xm:sqref>M5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9993CFE5-5B15-4BBB-A999-E59F822C5D12}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7F997AA9-B74B-434A-944F-8AB778FA2566}">
           <x14:formula1>
             <xm:f>Enums!$AT$1:$AT$4</xm:f>
           </x14:formula1>
           <xm:sqref>N5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{764646C5-AD95-4004-A17B-3EFEB99E619B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{16402A88-5772-4941-8BF4-B64BF3D34060}">
           <x14:formula1>
             <xm:f>Enums!$AU$1:$AU$6</xm:f>
           </x14:formula1>
           <xm:sqref>O5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{08C365ED-EE13-4153-88A9-08B3B47BDF2B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CC5AB7E3-0A6F-4A15-B446-26EAD18B06CB}">
           <x14:formula1>
             <xm:f>Enums!$AV$1:$AV$7</xm:f>
           </x14:formula1>
           <xm:sqref>P5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{ADDD7C9D-2CB0-4819-B9EA-CC0138C1D9AA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{27CD9E16-E569-402F-9EC5-F6CD0CB7FE7B}">
           <x14:formula1>
             <xm:f>Enums!$AW$1:$AW$4</xm:f>
           </x14:formula1>
           <xm:sqref>Q5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{72554CE3-A2C9-48FD-84C0-EB2BAF7E613E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7345A663-AD8D-40DB-8BEC-EC76CC8C5144}">
           <x14:formula1>
             <xm:f>Enums!$AX$1:$AX$3</xm:f>
           </x14:formula1>
           <xm:sqref>R5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{971A4150-1C48-42FE-AD9A-38E7515C7968}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{58ED60D6-4B28-4DE1-BBD9-81E2B782445C}">
           <x14:formula1>
             <xm:f>Enums!$AY$1:$AY$11</xm:f>
           </x14:formula1>
           <xm:sqref>S5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{79AFC09C-E452-4BD6-92E8-F15037185687}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9D99B9AA-248B-4B3E-8506-A04B9BD89B00}">
           <x14:formula1>
             <xm:f>Enums!$AZ$1:$AZ$4</xm:f>
           </x14:formula1>
           <xm:sqref>T5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D7DCE37F-2ECC-4A4B-B5A8-41C9865E56D8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BD182FC4-329F-462E-945B-328FA2C6909B}">
           <x14:formula1>
             <xm:f>Enums!$BA$1:$BA$37</xm:f>
           </x14:formula1>
           <xm:sqref>V5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CEE3E905-6522-4933-9114-43D561477326}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6C760A0B-F501-42F7-BA98-F135E77196FC}">
           <x14:formula1>
             <xm:f>Enums!$BB$1:$BB$12</xm:f>
           </x14:formula1>
           <xm:sqref>W5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3314</v>
+        <v>3318</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3315</v>
+        <v>3319</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3277</v>
+        <v>3281</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3316</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3317</v>
+        <v>3321</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3318</v>
+        <v>3322</v>
       </c>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="15"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6">
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2A150C18-9EE7-48C1-A24E-DD8D71983C1C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1C2F8A5D-CD46-438F-ABD3-26394CB22B5B}">
           <x14:formula1>
             <xm:f>Enums!$BC$1:$BC$19</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{12172727-3742-4339-BE17-578C6F2BB87C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DD117413-45CD-45D0-AF63-E1CC0C712340}">
           <x14:formula1>
             <xm:f>Enums!$BD$1:$BD$258</xm:f>
           </x14:formula1>
           <xm:sqref>D5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9690A060-8ED0-4E53-B277-51D2D9561BC1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{36924A19-186B-4DA9-865D-38F79A961336}">
           <x14:formula1>
             <xm:f>Enums!$BE$1:$BE$4</xm:f>
           </x14:formula1>
           <xm:sqref>E5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:X9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="50" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
     <col min="22" max="22" width="25" customWidth="1"/>
     <col min="23" max="23" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3319</v>
+        <v>3323</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3246</v>
+        <v>3250</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3320</v>
+        <v>3324</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3321</v>
+        <v>3325</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>3322</v>
+        <v>3326</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3323</v>
+        <v>3327</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>3324</v>
+        <v>3328</v>
       </c>
       <c r="N2" s="9" t="s">
-        <v>3325</v>
+        <v>3329</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>3326</v>
+        <v>3330</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>3327</v>
+        <v>3331</v>
       </c>
       <c r="Q2" s="9" t="s">
-        <v>3328</v>
+        <v>3332</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3329</v>
+        <v>3333</v>
       </c>
       <c r="S2" s="9" t="s">
-        <v>3330</v>
+        <v>3334</v>
       </c>
       <c r="T2" s="9" t="s">
-        <v>3331</v>
+        <v>3335</v>
       </c>
       <c r="U2" s="9" t="s">
-        <v>3291</v>
+        <v>3295</v>
       </c>
       <c r="V2" s="9" t="s">
-        <v>3038</v>
+        <v>3042</v>
       </c>
       <c r="W2" s="9" t="s">
-        <v>3255</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D3" s="11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F3" s="12" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>3332</v>
+        <v>3336</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="I3" s="14" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="J3" s="14" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="K3" s="14" t="s">
-        <v>3333</v>
+        <v>3337</v>
       </c>
       <c r="L3" s="14" t="s">
-        <v>3195</v>
+        <v>3199</v>
       </c>
       <c r="M3" s="14" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
       <c r="N3" s="14" t="s">
-        <v>3197</v>
+        <v>3201</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="P3" s="14" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="Q3" s="14" t="s">
-        <v>3295</v>
+        <v>3299</v>
       </c>
       <c r="R3" s="14" t="s">
-        <v>3198</v>
+        <v>3202</v>
       </c>
       <c r="S3" s="14" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="T3" s="14" t="s">
-        <v>3223</v>
+        <v>3227</v>
       </c>
       <c r="U3" s="14" t="s">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="V3" s="14" t="s">
-        <v>3225</v>
+        <v>3229</v>
       </c>
       <c r="W3" s="14" t="s">
-        <v>3226</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3334</v>
+        <v>3338</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3335</v>
+        <v>3339</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>3336</v>
+        <v>3340</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>3267</v>
+        <v>3271</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>3268</v>
+        <v>3272</v>
       </c>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
       <c r="W4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
       <c r="K5" s="29"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="29"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="29"/>
       <c r="R5" s="29"/>
       <c r="S5" s="29"/>
       <c r="T5" s="29"/>
       <c r="U5" s="29"/>
       <c r="V5" s="29"/>
       <c r="W5" s="17"/>
       <c r="X5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="17"/>
       <c r="X6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>95</v>
+        <v>189</v>
       </c>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="29"/>
       <c r="T7" s="29"/>
       <c r="U7" s="29"/>
       <c r="V7" s="29"/>
       <c r="W7" s="17"/>
       <c r="X7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>185</v>
+        <v>215</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="21"/>
       <c r="V8" s="21"/>
       <c r="W8" s="15"/>
       <c r="X8" s="4"/>
     </row>
     <row r="9">
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
       <c r="U9" s="4"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="24">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D467450F-C447-4ED3-B3EE-A75FFB181A59}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CCB31878-E370-4027-90F2-5938B6DEEE72}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{693F716F-A7C5-4055-82C4-4BE38E39CAE1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1DE489A0-CDFA-4058-931C-6CEE64BA8B6A}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>H5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{34D27F37-1A16-4C7C-96A9-DC9B17C4E05C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B112FBA2-66E9-4F4D-A053-15529063D812}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>I5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{66F3695F-65AB-4545-8601-53EA6C7D26B2}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{58F57C50-5423-4EB2-801D-F7FC285FD29C}">
           <x14:formula1>
             <xm:f>Enums!$BF$1:$BF$5</xm:f>
           </x14:formula1>
           <xm:sqref>J5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9BD9A401-22D1-4978-A5A9-6E6D1C4A7D46}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F509D7BB-BF94-45E9-ADBB-3368418C1074}">
           <x14:formula1>
             <xm:f>Enums!$BG$1:$BG$7</xm:f>
           </x14:formula1>
           <xm:sqref>L5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F934F199-DD7C-438B-9CD5-AD8139EEB61C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6D7029CB-9AC0-4891-83BD-3C05D9585AF3}">
           <x14:formula1>
             <xm:f>Enums!$BH$1:$BH$5</xm:f>
           </x14:formula1>
           <xm:sqref>W5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{30ABE6B3-9E69-4CEE-9627-680CBBEE979A}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B66FBF25-F9D7-4739-929E-E6FF22573B12}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{612173F2-E35A-4E32-98FF-58A3B1ED51D9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F41467C2-147A-481C-8A04-7B06435AC4B3}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>H6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CB293579-4758-48A6-A36F-E65130E14EBD}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A1A5FD50-3336-4C9C-AAF8-A7D422B07E67}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>I6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{81E30B26-56C1-432C-AB4B-CE47721890BD}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{11B774FB-D0D3-4E0D-B241-9F7DCBCCE9B0}">
           <x14:formula1>
             <xm:f>Enums!$BF$1:$BF$5</xm:f>
           </x14:formula1>
           <xm:sqref>J6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D857CD15-E587-40FC-88F3-2CD1C5360808}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F4211293-A73A-40F8-96A6-A30489CF5622}">
           <x14:formula1>
             <xm:f>Enums!$BG$1:$BG$7</xm:f>
           </x14:formula1>
           <xm:sqref>L6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{955786C8-D87B-4371-B430-ECDBC7171900}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1BABB32D-27B3-42A1-8FC0-8F8D5AB5AAB6}">
           <x14:formula1>
             <xm:f>Enums!$BH$1:$BH$5</xm:f>
           </x14:formula1>
           <xm:sqref>W6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8DED2160-6BC8-4773-8AEF-88C9DC1E1CD0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{268900CB-CD0E-443E-B4FD-B16AF9C5D6BE}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F7043472-0F2D-4B2C-9548-4EFB2C759685}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9CEAE1C5-4D89-42D4-B5F4-91E1EC4BEBA2}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>H7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C2AF9173-0172-44A7-B9F5-2AEABECEAA02}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5537390D-E212-4696-8AA1-37E3850FDEF7}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>I7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{46956898-12B2-435D-8822-E5F276DD3935}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7D2E74BC-6E69-40E7-ABCC-8574A08158AB}">
           <x14:formula1>
             <xm:f>Enums!$BF$1:$BF$5</xm:f>
           </x14:formula1>
           <xm:sqref>J7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{67765170-E23A-42EE-B39A-8106C85EA797}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0C907964-5798-473C-B2C2-66F6EE2E7E42}">
           <x14:formula1>
             <xm:f>Enums!$BG$1:$BG$7</xm:f>
           </x14:formula1>
           <xm:sqref>L7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9FF06DD2-AA5A-4AF9-AB82-300D76FBEACE}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{32CD4352-F6B6-467B-A019-C7587F052DA8}">
           <x14:formula1>
             <xm:f>Enums!$BH$1:$BH$5</xm:f>
           </x14:formula1>
           <xm:sqref>W7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{38897736-54DF-4E2A-9B84-ECC014855526}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C65EB762-6E93-4D96-BC25-7AADFB49D3A5}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4C942117-973F-42BE-9113-1478229EDF8D}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EAF19526-6854-4053-AB9B-CCDDBA269E87}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>H8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{78BD1677-8DDE-45A6-8EF9-C800D9946045}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7FAC4A82-8031-446B-A204-E9F46FA4B309}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>I8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1C342135-E3BB-45AE-8B3E-59FE749C11C0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4F3CAB5C-B52E-4037-9488-2DD776F280C5}">
           <x14:formula1>
             <xm:f>Enums!$BF$1:$BF$5</xm:f>
           </x14:formula1>
           <xm:sqref>J8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F244B58C-152A-40CB-B2D4-D52FDCDFCA90}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{45AF4A07-FADD-4F6D-8BEA-E265ED0BDCA7}">
           <x14:formula1>
             <xm:f>Enums!$BG$1:$BG$7</xm:f>
           </x14:formula1>
           <xm:sqref>L8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{39381EDF-0E52-4A3A-995A-92FAEA0396BF}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9ADD8DC9-6C16-4FBF-B5E9-C53E2044F29F}">
           <x14:formula1>
             <xm:f>Enums!$BH$1:$BH$5</xm:f>
           </x14:formula1>
           <xm:sqref>W8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>3337</v>
+        <v>3341</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3338</v>
+        <v>3342</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3287</v>
+        <v>3291</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3288</v>
+        <v>3292</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3289</v>
+        <v>3293</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3290</v>
+        <v>3294</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3339</v>
+        <v>3343</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3340</v>
+        <v>3344</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3341</v>
+        <v>3345</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>3277</v>
+        <v>3281</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3342</v>
+        <v>3346</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>3278</v>
+        <v>3282</v>
       </c>
       <c r="N2" s="9" t="s">
-        <v>3343</v>
+        <v>3347</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>3344</v>
+        <v>3348</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>3294</v>
+        <v>3298</v>
       </c>
       <c r="Q2" s="9" t="s">
-        <v>3345</v>
+        <v>3349</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3346</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="19" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>3227</v>
+        <v>3231</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>3228</v>
+        <v>3232</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>3297</v>
+        <v>3301</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3307</v>
+        <v>3311</v>
       </c>
       <c r="I3" s="14" t="s">
-        <v>3308</v>
+        <v>3312</v>
       </c>
       <c r="J3" s="14" t="s">
-        <v>3310</v>
+        <v>3314</v>
       </c>
       <c r="K3" s="14" t="s">
-        <v>3311</v>
+        <v>3315</v>
       </c>
       <c r="L3" s="14" t="s">
-        <v>3347</v>
+        <v>3351</v>
       </c>
       <c r="M3" s="14" t="s">
-        <v>3312</v>
+        <v>3316</v>
       </c>
       <c r="N3" s="14" t="s">
-        <v>3313</v>
+        <v>3317</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>3348</v>
+        <v>3352</v>
       </c>
       <c r="P3" s="14" t="s">
-        <v>3349</v>
+        <v>3353</v>
       </c>
       <c r="Q3" s="14" t="s">
-        <v>3350</v>
+        <v>3354</v>
       </c>
       <c r="R3" s="14" t="s">
-        <v>3351</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3335</v>
+        <v>3339</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="21"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="15"/>
       <c r="S5" s="4"/>
     </row>
     <row r="6">
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BADC0CCB-2D48-4E56-8733-D714B28B63CC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AC588ABA-648A-44E0-8E6C-8AD4D552A628}">
           <x14:formula1>
             <xm:f>Enums!$BI$1:$BI$36</xm:f>
           </x14:formula1>
           <xm:sqref>E5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3DE85528-47AA-457B-88F6-D8DB461FF5AA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EA9D27D5-57D5-427A-A483-EE584AAA75F9}">
           <x14:formula1>
             <xm:f>Enums!$BJ$1:$BJ$9</xm:f>
           </x14:formula1>
           <xm:sqref>F5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4E49195E-91A9-4F71-95F5-7DB7DE13128E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{38A5C139-1EEF-4D77-8C75-CBFA75101E18}">
           <x14:formula1>
             <xm:f>Enums!$AQ$1:$AQ$195</xm:f>
           </x14:formula1>
           <xm:sqref>K5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{03AE17D3-0454-4F60-8D8C-59F0A4168B6E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6BBA1911-FF8E-4E62-965C-949FE2BCDB00}">
           <x14:formula1>
             <xm:f>Enums!$BK$1:$BK$195</xm:f>
           </x14:formula1>
           <xm:sqref>L5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{210C39A0-F6D7-488E-913A-A8E36385EB5C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DB4ED2A1-DF31-49C1-AF9E-F06573883B01}">
           <x14:formula1>
             <xm:f>Enums!$BL$1:$BL$8</xm:f>
           </x14:formula1>
           <xm:sqref>O5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:U12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3215</v>
+        <v>3219</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
       <c r="H2" s="22" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="J2" s="22" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="K2" s="22" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3352</v>
+        <v>3356</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>3353</v>
+        <v>3357</v>
       </c>
       <c r="N2" s="9" t="s">
-        <v>3354</v>
+        <v>3358</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>3355</v>
+        <v>3359</v>
       </c>
       <c r="P2" s="22" t="s">
-        <v>3355</v>
+        <v>3359</v>
       </c>
       <c r="Q2" s="22" t="s">
-        <v>3355</v>
+        <v>3359</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3218</v>
+        <v>3222</v>
       </c>
       <c r="S2" s="9" t="s">
-        <v>3356</v>
+        <v>3360</v>
       </c>
       <c r="T2" s="9" t="s">
-        <v>3357</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C3" s="26" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D3" s="27" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E3" s="20"/>
       <c r="F3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>3358</v>
+        <v>3362</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>3359</v>
+        <v>3363</v>
       </c>
       <c r="I3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>3358</v>
+        <v>3362</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>3359</v>
+        <v>3363</v>
       </c>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>3358</v>
+        <v>3362</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>3359</v>
+        <v>3363</v>
       </c>
       <c r="R3" s="20"/>
       <c r="S3" s="20"/>
       <c r="T3" s="20"/>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="F4" s="13" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="G4" s="14" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="H4" s="14" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="J4" s="14" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="K4" s="14" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="L4" s="13" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="M4" s="13" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="N4" s="13" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
       <c r="O4" s="13" t="s">
-        <v>3197</v>
+        <v>3201</v>
       </c>
       <c r="P4" s="14" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="Q4" s="14" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="R4" s="13" t="s">
-        <v>3295</v>
+        <v>3299</v>
       </c>
       <c r="S4" s="13" t="s">
-        <v>3198</v>
+        <v>3202</v>
       </c>
       <c r="T4" s="13" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="C5" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="D5" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="17"/>
       <c r="G5" s="23"/>
       <c r="H5" s="28"/>
       <c r="I5" s="17"/>
       <c r="J5" s="23"/>
       <c r="K5" s="28"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="17"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="28"/>
       <c r="R5" s="29"/>
       <c r="S5" s="29"/>
       <c r="T5" s="17"/>
       <c r="U5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="C6" s="22" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="D6" s="14" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="E6" s="29"/>
       <c r="F6" s="15"/>
       <c r="G6" s="22"/>
       <c r="H6" s="9"/>
       <c r="I6" s="15"/>
       <c r="J6" s="22"/>
       <c r="K6" s="9"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="15"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="9"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="17"/>
       <c r="U6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3361</v>
+        <v>3365</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>3362</v>
+        <v>3366</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="E7" s="17"/>
       <c r="F7" s="28"/>
       <c r="G7" s="29"/>
       <c r="H7" s="17"/>
       <c r="I7" s="28"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
       <c r="N7" s="17"/>
       <c r="O7" s="28"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="29"/>
       <c r="T7" s="17"/>
       <c r="U7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="16"/>
       <c r="C8" s="9" t="s">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="D8" s="14" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="E8" s="17"/>
       <c r="F8" s="28"/>
       <c r="G8" s="29"/>
       <c r="H8" s="17"/>
       <c r="I8" s="28"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="17"/>
       <c r="O8" s="28"/>
       <c r="P8" s="29"/>
       <c r="Q8" s="29"/>
       <c r="R8" s="29"/>
       <c r="S8" s="29"/>
       <c r="T8" s="17"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="9" t="s">
-        <v>3364</v>
+        <v>3368</v>
       </c>
       <c r="D9" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="E9" s="17"/>
       <c r="F9" s="9"/>
       <c r="G9" s="21"/>
       <c r="H9" s="15"/>
       <c r="I9" s="9"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="17"/>
       <c r="O9" s="9"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="29"/>
       <c r="S9" s="29"/>
       <c r="T9" s="17"/>
       <c r="U9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="9" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>3365</v>
+        <v>3369</v>
       </c>
       <c r="D10" s="14" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="E10" s="29"/>
       <c r="F10" s="17"/>
       <c r="G10" s="23"/>
       <c r="H10" s="28"/>
       <c r="I10" s="17"/>
       <c r="J10" s="23"/>
       <c r="K10" s="28"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="17"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="28"/>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="17"/>
       <c r="U10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="C11" s="22" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="E11" s="21"/>
       <c r="F11" s="15"/>
       <c r="G11" s="23"/>
       <c r="H11" s="28"/>
       <c r="I11" s="15"/>
       <c r="J11" s="23"/>
       <c r="K11" s="28"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
       <c r="O11" s="15"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="28"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21"/>
       <c r="T11" s="15"/>
       <c r="U11" s="4"/>
     </row>
     <row r="12">
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="I12" s="4"/>
       <c r="L12" s="4"/>
       <c r="M12" s="4"/>
@@ -13341,682 +13369,682 @@
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
     <col min="22" max="22" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="H2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="I2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="J2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="K2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="L2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="M2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="N2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="O2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="P2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="Q2" s="22" t="s">
-        <v>3367</v>
+        <v>3371</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="S2" s="22" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="T2" s="22" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="U2" s="22" t="s">
-        <v>3368</v>
+        <v>3372</v>
       </c>
       <c r="V2" s="9" t="s">
-        <v>3369</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C3" s="26" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D3" s="26" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E3" s="27" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>3170</v>
+        <v>3174</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>3171</v>
+        <v>3175</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>3172</v>
+        <v>3176</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>3175</v>
+        <v>3179</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>3176</v>
+        <v>3180</v>
       </c>
       <c r="M3" s="9" t="s">
-        <v>3177</v>
+        <v>3181</v>
       </c>
       <c r="N3" s="9" t="s">
-        <v>3178</v>
+        <v>3182</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>3179</v>
+        <v>3183</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>3180</v>
+        <v>3184</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>3181</v>
+        <v>3185</v>
       </c>
       <c r="R3" s="9" t="s">
-        <v>3370</v>
+        <v>3374</v>
       </c>
       <c r="S3" s="9" t="s">
-        <v>3371</v>
+        <v>3375</v>
       </c>
       <c r="T3" s="9" t="s">
-        <v>3372</v>
+        <v>3376</v>
       </c>
       <c r="U3" s="9" t="s">
-        <v>3373</v>
+        <v>3377</v>
       </c>
       <c r="V3" s="20"/>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F4" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="G4" s="13" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="K4" s="13" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="L4" s="13" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="M4" s="13" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="N4" s="13" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="O4" s="13" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="P4" s="13" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
       <c r="Q4" s="13" t="s">
-        <v>3194</v>
+        <v>3198</v>
       </c>
       <c r="R4" s="13" t="s">
-        <v>3195</v>
+        <v>3199</v>
       </c>
       <c r="S4" s="13" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
       <c r="T4" s="13" t="s">
-        <v>3197</v>
+        <v>3201</v>
       </c>
       <c r="U4" s="13" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="V4" s="13" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="C5" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="D5" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E5" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
       <c r="K5" s="29"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="29"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="29"/>
       <c r="R5" s="29"/>
       <c r="S5" s="29"/>
       <c r="T5" s="29"/>
       <c r="U5" s="29"/>
       <c r="V5" s="17"/>
       <c r="W5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="C6" s="22" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="D6" s="22" t="s">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="17"/>
       <c r="W6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3361</v>
+        <v>3365</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>3374</v>
+        <v>3378</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>3375</v>
+        <v>3379</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="29"/>
       <c r="T7" s="29"/>
       <c r="U7" s="29"/>
       <c r="V7" s="17"/>
       <c r="W7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="9" t="s">
-        <v>3376</v>
+        <v>3380</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="29"/>
       <c r="O8" s="29"/>
       <c r="P8" s="29"/>
       <c r="Q8" s="29"/>
       <c r="R8" s="29"/>
       <c r="S8" s="29"/>
       <c r="T8" s="29"/>
       <c r="U8" s="29"/>
       <c r="V8" s="17"/>
       <c r="W8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="9" t="s">
-        <v>3377</v>
+        <v>3381</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="F9" s="29"/>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
       <c r="O9" s="29"/>
       <c r="P9" s="29"/>
       <c r="Q9" s="29"/>
       <c r="R9" s="29"/>
       <c r="S9" s="29"/>
       <c r="T9" s="29"/>
       <c r="U9" s="29"/>
       <c r="V9" s="17"/>
       <c r="W9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="16"/>
       <c r="C10" s="9" t="s">
-        <v>3378</v>
+        <v>3382</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="E10" s="14" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
       <c r="Q10" s="29"/>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="V10" s="17"/>
       <c r="W10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="16"/>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="9" t="s">
-        <v>3376</v>
+        <v>3380</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
       <c r="N11" s="29"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="29"/>
       <c r="R11" s="29"/>
       <c r="S11" s="29"/>
       <c r="T11" s="29"/>
       <c r="U11" s="29"/>
       <c r="V11" s="17"/>
       <c r="W11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="9" t="s">
-        <v>3379</v>
+        <v>3383</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="29"/>
       <c r="N12" s="29"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
       <c r="R12" s="29"/>
       <c r="S12" s="29"/>
       <c r="T12" s="29"/>
       <c r="U12" s="29"/>
       <c r="V12" s="17"/>
       <c r="W12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="9" t="s">
-        <v>3380</v>
+        <v>3384</v>
       </c>
       <c r="C13" s="22" t="s">
-        <v>3380</v>
+        <v>3384</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>3380</v>
+        <v>3384</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>3016</v>
+        <v>3020</v>
       </c>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
       <c r="R13" s="29"/>
       <c r="S13" s="29"/>
       <c r="T13" s="29"/>
       <c r="U13" s="29"/>
       <c r="V13" s="17"/>
       <c r="W13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="9" t="s">
-        <v>3381</v>
+        <v>3385</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>3381</v>
+        <v>3385</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>3381</v>
+        <v>3385</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>3018</v>
+        <v>3022</v>
       </c>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
       <c r="S14" s="29"/>
       <c r="T14" s="29"/>
       <c r="U14" s="29"/>
       <c r="V14" s="17"/>
       <c r="W14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="16"/>
       <c r="B15" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="C15" s="22" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="D15" s="22" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>3020</v>
+        <v>3024</v>
       </c>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
       <c r="S15" s="29"/>
       <c r="T15" s="29"/>
       <c r="U15" s="29"/>
       <c r="V15" s="17"/>
       <c r="W15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>
       <c r="O16" s="29"/>
       <c r="P16" s="29"/>
       <c r="Q16" s="29"/>
       <c r="R16" s="29"/>
       <c r="S16" s="29"/>
       <c r="T16" s="29"/>
       <c r="U16" s="29"/>
       <c r="V16" s="17"/>
       <c r="W16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="16"/>
       <c r="B17" s="9" t="s">
-        <v>3382</v>
+        <v>3386</v>
       </c>
       <c r="C17" s="22" t="s">
-        <v>3382</v>
+        <v>3386</v>
       </c>
       <c r="D17" s="22" t="s">
-        <v>3382</v>
+        <v>3386</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="29"/>
       <c r="N17" s="29"/>
       <c r="O17" s="29"/>
       <c r="P17" s="29"/>
       <c r="Q17" s="29"/>
       <c r="R17" s="29"/>
       <c r="S17" s="29"/>
       <c r="T17" s="29"/>
       <c r="U17" s="29"/>
       <c r="V17" s="17"/>
       <c r="W17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="16"/>
       <c r="B18" s="9" t="s">
-        <v>3383</v>
+        <v>3387</v>
       </c>
       <c r="C18" s="22" t="s">
-        <v>3383</v>
+        <v>3387</v>
       </c>
       <c r="D18" s="22" t="s">
-        <v>3383</v>
+        <v>3387</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
       <c r="O18" s="21"/>
       <c r="P18" s="21"/>
       <c r="Q18" s="21"/>
       <c r="R18" s="21"/>
       <c r="S18" s="21"/>
       <c r="T18" s="21"/>
       <c r="U18" s="21"/>
       <c r="V18" s="15"/>
       <c r="W18" s="4"/>
     </row>
     <row r="19">
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
@@ -14049,19254 +14077,19254 @@
     <mergeCell ref="B18:D18"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3169</v>
+        <v>3173</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3384</v>
+        <v>3388</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3385</v>
+        <v>3389</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3386</v>
+        <v>3390</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3387</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="G3" s="13" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3388</v>
+        <v>3392</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3389</v>
+        <v>3393</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="D4" s="29"/>
       <c r="E4" s="17"/>
       <c r="F4" s="28"/>
       <c r="G4" s="17"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="9" t="s">
-        <v>3390</v>
+        <v>3394</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="D5" s="29"/>
       <c r="E5" s="17"/>
       <c r="F5" s="28"/>
       <c r="G5" s="17"/>
       <c r="H5" s="23"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>3391</v>
+        <v>3395</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="15"/>
       <c r="F6" s="9"/>
       <c r="G6" s="17"/>
       <c r="H6" s="22"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="9"/>
       <c r="F7" s="21"/>
       <c r="G7" s="21"/>
       <c r="H7" s="15"/>
       <c r="I7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="9" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="15"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="9" t="s">
-        <v>3394</v>
+        <v>3398</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="28"/>
       <c r="F9" s="29"/>
       <c r="G9" s="29"/>
       <c r="H9" s="17"/>
       <c r="I9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="9" t="s">
-        <v>3395</v>
+        <v>3399</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="D10" s="17"/>
       <c r="E10" s="9"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="15"/>
       <c r="I10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="16"/>
       <c r="B11" s="9" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="D11" s="29"/>
       <c r="E11" s="15"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="9" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="D12" s="17"/>
       <c r="E12" s="28"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="17"/>
       <c r="I12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="9" t="s">
-        <v>3397</v>
+        <v>3401</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="D13" s="17"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="9"/>
       <c r="H13" s="17"/>
       <c r="I13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="9" t="s">
-        <v>3398</v>
+        <v>3402</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="D14" s="29"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="15"/>
       <c r="I14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>3399</v>
+        <v>3403</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>3399</v>
+        <v>3403</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="D15" s="17"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3400</v>
+        <v>3404</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>3401</v>
+        <v>3405</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="17"/>
       <c r="I16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>3402</v>
+        <v>3406</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>3402</v>
+        <v>3406</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>2970</v>
+        <v>2974</v>
       </c>
       <c r="D17" s="29"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="29"/>
       <c r="H17" s="15"/>
       <c r="I17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>3403</v>
+        <v>3407</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>3404</v>
+        <v>3408</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="D18" s="17"/>
       <c r="E18" s="23"/>
       <c r="F18" s="28"/>
       <c r="G18" s="17"/>
       <c r="H18" s="23"/>
     </row>
     <row r="19">
       <c r="A19" s="16"/>
       <c r="B19" s="9" t="s">
-        <v>3405</v>
+        <v>3409</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="D19" s="17"/>
       <c r="E19" s="23"/>
       <c r="F19" s="28"/>
       <c r="G19" s="17"/>
       <c r="H19" s="22"/>
     </row>
     <row r="20">
       <c r="A20" s="16"/>
       <c r="B20" s="9" t="s">
-        <v>3406</v>
+        <v>3410</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="D20" s="17"/>
       <c r="E20" s="23"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="17"/>
       <c r="I20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="16"/>
       <c r="B21" s="9" t="s">
-        <v>3407</v>
+        <v>3411</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="D21" s="17"/>
       <c r="E21" s="23"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="15"/>
       <c r="I21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="16"/>
       <c r="B22" s="9" t="s">
-        <v>3408</v>
+        <v>3412</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="D22" s="17"/>
       <c r="E22" s="23"/>
       <c r="F22" s="28"/>
       <c r="G22" s="17"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23">
       <c r="A23" s="16"/>
       <c r="B23" s="9" t="s">
-        <v>3409</v>
+        <v>3413</v>
       </c>
       <c r="C23" s="14" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="D23" s="17"/>
       <c r="E23" s="23"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="15"/>
       <c r="I23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="16"/>
       <c r="B24" s="9" t="s">
-        <v>3410</v>
+        <v>3414</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>3085</v>
+        <v>3089</v>
       </c>
       <c r="D24" s="17"/>
       <c r="E24" s="23"/>
       <c r="F24" s="28"/>
       <c r="G24" s="17"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25">
       <c r="A25" s="16"/>
       <c r="B25" s="9" t="s">
-        <v>3411</v>
+        <v>3415</v>
       </c>
       <c r="C25" s="14" t="s">
-        <v>3087</v>
+        <v>3091</v>
       </c>
       <c r="D25" s="17"/>
       <c r="E25" s="23"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="17"/>
       <c r="I25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="16"/>
       <c r="B26" s="9" t="s">
-        <v>3412</v>
+        <v>3416</v>
       </c>
       <c r="C26" s="14" t="s">
-        <v>3091</v>
+        <v>3095</v>
       </c>
       <c r="D26" s="17"/>
       <c r="E26" s="23"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="17"/>
       <c r="I26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="9" t="s">
-        <v>3413</v>
+        <v>3417</v>
       </c>
       <c r="B27" s="22" t="s">
-        <v>3413</v>
+        <v>3417</v>
       </c>
       <c r="C27" s="14" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="D27" s="17"/>
       <c r="E27" s="22"/>
       <c r="F27" s="9"/>
       <c r="G27" s="29"/>
       <c r="H27" s="17"/>
       <c r="I27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="9" t="s">
-        <v>3414</v>
+        <v>3418</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>3415</v>
+        <v>3419</v>
       </c>
       <c r="C28" s="14" t="s">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="15"/>
       <c r="I28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="16"/>
       <c r="B29" s="9" t="s">
-        <v>3416</v>
+        <v>3420</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="17"/>
       <c r="H29" s="22"/>
     </row>
     <row r="30">
       <c r="A30" s="16"/>
       <c r="B30" s="9" t="s">
-        <v>3417</v>
+        <v>3421</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>3107</v>
+        <v>3111</v>
       </c>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="15"/>
       <c r="I30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="16"/>
       <c r="B31" s="9" t="s">
-        <v>3418</v>
+        <v>3422</v>
       </c>
       <c r="C31" s="14" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="D31" s="29"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="15"/>
       <c r="H31" s="23"/>
     </row>
     <row r="32">
       <c r="A32" s="9" t="s">
-        <v>3419</v>
+        <v>3423</v>
       </c>
       <c r="B32" s="22" t="s">
-        <v>3419</v>
+        <v>3423</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>2974</v>
+        <v>2978</v>
       </c>
       <c r="D32" s="17"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
     </row>
     <row r="33">
       <c r="A33" s="9" t="s">
-        <v>3420</v>
+        <v>3424</v>
       </c>
       <c r="B33" s="22" t="s">
-        <v>3420</v>
+        <v>3424</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>3114</v>
+        <v>3118</v>
       </c>
       <c r="D33" s="17"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
     </row>
     <row r="34">
       <c r="A34" s="9" t="s">
-        <v>3421</v>
+        <v>3425</v>
       </c>
       <c r="B34" s="22" t="s">
-        <v>3421</v>
+        <v>3425</v>
       </c>
       <c r="C34" s="14" t="s">
-        <v>3117</v>
+        <v>3121</v>
       </c>
       <c r="D34" s="17"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
     </row>
     <row r="35">
       <c r="A35" s="9" t="s">
-        <v>3422</v>
+        <v>3426</v>
       </c>
       <c r="B35" s="22" t="s">
-        <v>3422</v>
+        <v>3426</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="D35" s="15"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
     </row>
     <row r="36">
       <c r="D36" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="A35:B35"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3423</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>3127</v>
+        <v>3131</v>
       </c>
       <c r="D4" s="17"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="9" t="s">
-        <v>3424</v>
+        <v>3428</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>3128</v>
+        <v>3132</v>
       </c>
       <c r="D5" s="17"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>3425</v>
+        <v>3429</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>3129</v>
+        <v>3133</v>
       </c>
       <c r="D6" s="17"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>3426</v>
+        <v>3430</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="9" t="s">
-        <v>3427</v>
+        <v>3431</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="D8" s="17"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>3396</v>
+        <v>3400</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="D9" s="15"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10">
       <c r="D10" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3428</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3429</v>
+        <v>3433</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="C5" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
       <c r="D2" s="22" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>3431</v>
+        <v>3435</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3432</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3433</v>
+        <v>3437</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="17"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3434</v>
+        <v>3438</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="17"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3435</v>
+        <v>3439</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="C7" s="29"/>
       <c r="D7" s="17"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3436</v>
+        <v>3440</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="17"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3437</v>
+        <v>3441</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="17"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3438</v>
+        <v>3442</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="17"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>3439</v>
+        <v>3443</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="C11" s="29"/>
       <c r="D11" s="17"/>
       <c r="E11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>3440</v>
+        <v>3444</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="17"/>
       <c r="E12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>3441</v>
+        <v>3445</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="17"/>
       <c r="E13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>3442</v>
+        <v>3446</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="17"/>
       <c r="E14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>3443</v>
+        <v>3447</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="C15" s="29"/>
       <c r="D15" s="17"/>
       <c r="E15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3444</v>
+        <v>3448</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="17"/>
       <c r="E16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>3370</v>
+        <v>3374</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="C17" s="29"/>
       <c r="D17" s="17"/>
       <c r="E17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>3371</v>
+        <v>3375</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="17"/>
       <c r="E18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>3372</v>
+        <v>3376</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="C19" s="29"/>
       <c r="D19" s="17"/>
       <c r="E19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>3373</v>
+        <v>3377</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>2966</v>
+        <v>2970</v>
       </c>
       <c r="C20" s="21"/>
       <c r="D20" s="15"/>
       <c r="E20" s="4"/>
     </row>
     <row r="21">
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:BL1050"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="J1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="K1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L1" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M1" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N1" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O1" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="P1" s="0" t="s">
-[...11 lines deleted...]
-      <c r="T1" s="0" t="s">
+      <c r="AE1" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL1" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP1" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="U1" s="0" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AR1" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="AS1" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AX1" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="BA1" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="BB1" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="BC1" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="BD1" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="BE1" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="BF1" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI1" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="BG1" s="0" t="s">
+      <c r="BJ1" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="BH1" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK1" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="BL1" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F2" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G2" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H2" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I2" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="I2" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="K2" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="L2" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="M2" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="N2" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="O2" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="P2" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="Q2" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="R2" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="S2" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="T2" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="U2" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="V2" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="W2" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="X2" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y2" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z2" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA2" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="AB2" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC2" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD2" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE2" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF2" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="AG2" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="AH2" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI2" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="AJ2" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="AK2" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="AL2" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="AM2" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="AN2" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="AO2" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="AP2" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ2" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="U2" s="0" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AR2" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="AS2" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AT2" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AU2" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="AV2" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="AW2" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AX2" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AY2" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AZ2" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="BA2" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="BB2" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="BC2" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="BD2" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="BE2" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="BF2" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="BG2" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="BH2" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="BI2" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="BG2" s="0" t="s">
+      <c r="BJ2" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="BH2" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK2" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="BL2" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I3" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="K3" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="L3" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="M3" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="N3" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="O3" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="P3" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="Q3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="R3" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="S3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="T3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="U3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="V3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="W3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="X3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="Y3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="Z3" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="AA3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AB3" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="AC3" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AD3" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE3" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF3" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG3" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="AH3" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="AI3" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ3" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="AK3" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="AL3" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM3" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN3" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="AO3" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="AP3" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="AQ3" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="AE3" s="0" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AR3" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="AS3" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AT3" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AU3" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="AV3" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="AW3" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="AX3" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY3" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="AZ3" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="BA3" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="BB3" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="BC3" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="BD3" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE3" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="BF3" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="BG3" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="BH3" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="AV3" s="0" t="s">
-[...29 lines deleted...]
-      <c r="BF3" s="0" t="s">
+      <c r="BI3" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="BG3" s="0" t="s">
+      <c r="BJ3" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="BH3" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK3" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="BL3" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="K4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L4" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="M4" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="N4" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="O4" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="P4" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="R4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="Z4" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="AB4" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="AD4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AG4" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="AH4" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="AJ4" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="AK4" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL4" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM4" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="AN4" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="AO4" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="AP4" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="AQ4" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="AJ4" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AR4" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="AS4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AT4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AU4" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="AV4" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="AW4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AY4" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="AZ4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BA4" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="BB4" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="BC4" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="BD4" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="BE4" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BF4" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="BG4" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="BH4" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="BI4" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="BH4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BJ4" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="BK4" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="BL4" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="5">
       <c r="D5" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L5" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="M5" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="N5" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="O5" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="P5" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="Z5" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="AB5" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG5" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH5" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="AJ5" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="AK5" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="AM5" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="AN5" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="AO5" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP5" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="AQ5" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="AR5" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="AU5" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="AV5" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="AY5" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="BA5" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="BB5" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="O5" s="0" t="s">
-[...23 lines deleted...]
-      <c r="AM5" s="0" t="s">
+      <c r="BC5" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="BD5" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="BF5" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG5" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="BH5" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI5" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="BJ5" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="BK5" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="AN5" s="0" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="BL5" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="6">
       <c r="E6" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="L6" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M6" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="N6" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="P6" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="Z6" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="AH6" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="AJ6" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AK6" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="AM6" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="AM6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN6" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="AO6" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="AP6" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="AQ6" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="AP6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AR6" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AU6" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AV6" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="AY6" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="BA6" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="BB6" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="BC6" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="BD6" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="BG6" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="BI6" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="BJ6" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="BK6" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="BL6" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7">
       <c r="E7" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M7" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="N7" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="P7" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="Z7" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="AH7" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AK7" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="AM7" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AN7" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="AO7" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="AP7" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="AQ7" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="AV7" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AY7" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="BA7" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="BB7" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="BC7" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="BD7" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="BG7" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI7" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="BJ7" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="BK7" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="BA7" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="BL7" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8">
       <c r="M8" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="N8" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="P8" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="Z8" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AK8" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="AN8" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="AO8" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="AP8" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="AQ8" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="AY8" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="BA8" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="BB8" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="BC8" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="BD8" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="BI8" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="BJ8" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="BK8" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="BB8" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="BL8" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9">
       <c r="M9" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="N9" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="P9" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="AK9" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="AN9" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="AO9" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="AP9" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="AQ9" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="AY9" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="BA9" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="BB9" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="BC9" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="BD9" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="BI9" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="BJ9" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="BK9" s="0" t="s">
         <v>290</v>
-      </c>
-[...19 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="10">
       <c r="M10" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="N10" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="P10" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="AK10" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="AN10" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="AO10" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="AP10" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="AQ10" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="AY10" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="BA10" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="BB10" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="BC10" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="BD10" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="BI10" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="BK10" s="0" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="11">
       <c r="M11" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BA11" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="BB11" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="BC11" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="BD11" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="BI11" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="BK11" s="0" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="12">
       <c r="M12" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="AK12" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="AN12" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="AO12" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="AP12" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="AQ12" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="BA12" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="BB12" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BC12" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="BD12" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="BI12" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="BK12" s="0" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="13">
       <c r="M13" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="AK13" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="AN13" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="AO13" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="AP13" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="AQ13" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="BA13" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="BC13" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="BD13" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="BI13" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="BK13" s="0" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="14">
       <c r="M14" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="AK14" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="AN14" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="AO14" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="AP14" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="AQ14" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="BA14" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="BC14" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="BD14" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="BI14" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="BK14" s="0" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="15">
       <c r="M15" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="N15" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="P15" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AK15" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="AN15" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="AO15" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AP15" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="AQ15" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="BA15" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="BC15" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="BD15" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="BI15" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="BK15" s="0" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="16">
       <c r="M16" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="AK16" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="AN16" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="AO16" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="AP16" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="AQ16" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="BA16" s="0" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="BC16" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="BD16" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="BI16" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="BK16" s="0" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="17">
       <c r="M17" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="N17" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="P17" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="AK17" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="AN17" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="AO17" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="AP17" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="AQ17" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="BA17" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="BC17" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="BD17" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="BI17" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="BK17" s="0" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="18">
       <c r="M18" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="N18" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="P18" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="AK18" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="AN18" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="AO18" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="AP18" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="AQ18" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="BA18" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="BC18" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="BD18" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="BI18" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="BK18" s="0" t="s">
         <v>356</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="19">
       <c r="M19" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="N19" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="P19" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="AK19" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="AN19" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="AO19" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="AP19" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="AQ19" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="BA19" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="BC19" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BD19" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="BI19" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="BK19" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="20">
       <c r="M20" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="N20" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="P20" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="AK20" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="AN20" s="0" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="AO20" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="AP20" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="AQ20" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="BA20" s="0" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="BD20" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="BI20" s="0" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="BK20" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="21">
       <c r="M21" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="N21" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="P21" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="AK21" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="AN21" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="AO21" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="AP21" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="AQ21" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="BA21" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="BD21" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="BI21" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="BK21" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22">
       <c r="M22" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="N22" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="P22" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="AK22" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="AN22" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="AO22" s="0" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="AP22" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="AQ22" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="BA22" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="BD22" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="BI22" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="BK22" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="23">
       <c r="M23" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="N23" s="0" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="P23" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="AK23" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="AN23" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="AO23" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="AP23" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="AQ23" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="BA23" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="BD23" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="BI23" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="BK23" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="24">
       <c r="M24" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="N24" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="P24" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="AK24" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AN24" s="0" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="AO24" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="AP24" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="AQ24" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="BA24" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="BD24" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="BI24" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="BK24" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="25">
       <c r="M25" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="N25" s="0" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="P25" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="AK25" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="AN25" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="AO25" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="AP25" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AQ25" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="BA25" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="BD25" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="BI25" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="BK25" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="26">
       <c r="M26" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="N26" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="P26" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="AK26" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="AN26" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="AO26" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="AP26" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="AQ26" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="BA26" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="BD26" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="BI26" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="BK26" s="0" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="27">
       <c r="M27" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="N27" s="0" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="AK27" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="AN27" s="0" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="AO27" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="AP27" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="AQ27" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="BA27" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="BD27" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="BI27" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="BK27" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="28">
       <c r="M28" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="N28" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="P28" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="AK28" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="AN28" s="0" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="AO28" s="0" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="AP28" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="AQ28" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="BA28" s="0" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="BD28" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="BI28" s="0" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="BK28" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="29">
       <c r="M29" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="N29" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="P29" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="AK29" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="AN29" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="AO29" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="AP29" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="AQ29" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="BA29" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="BD29" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="BI29" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="BK29" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="30">
       <c r="M30" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="N30" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="P30" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AK30" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="AN30" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="AO30" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="AP30" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="AQ30" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="BA30" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="BD30" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="BI30" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="BK30" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="31">
       <c r="M31" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="N31" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="P31" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="AK31" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="AN31" s="0" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="AO31" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="AP31" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="AQ31" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="BA31" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="BD31" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="BI31" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="BK31" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="32">
       <c r="M32" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="N32" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="P32" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="AK32" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="AN32" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="AO32" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="AP32" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="AQ32" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="BA32" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="BD32" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="BI32" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="BK32" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="33">
       <c r="M33" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="N33" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="P33" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="AK33" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="AN33" s="0" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="AO33" s="0" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="AP33" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="AQ33" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="BA33" s="0" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="BD33" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="BI33" s="0" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="BK33" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="34">
       <c r="M34" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="N34" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="P34" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AK34" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="AN34" s="0" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AO34" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="AP34" s="0" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AQ34" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="BA34" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="BD34" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="BI34" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="BK34" s="0" t="s">
         <v>454</v>
-      </c>
-[...7 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="35">
       <c r="M35" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="N35" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="P35" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="AK35" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="AN35" s="0" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="AO35" s="0" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="AP35" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="AQ35" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="BA35" s="0" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="BD35" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="BI35" s="0" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="BK35" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="36">
       <c r="M36" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="P36" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="AK36" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="AN36" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="AO36" s="0" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="AP36" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="AQ36" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="BA36" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="BD36" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="BI36" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BK36" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="37">
       <c r="M37" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="N37" s="0" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="P37" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="AK37" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AN37" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="AO37" s="0" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="AP37" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="AQ37" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="BA37" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BD37" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="BK37" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="38">
       <c r="M38" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="N38" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="P38" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="AK38" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="AN38" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="AO38" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="AP38" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="AQ38" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="BD38" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="BK38" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="39">
       <c r="M39" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="P39" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="AK39" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="AN39" s="0" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="AO39" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="AP39" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="AQ39" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="BD39" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="BK39" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
     </row>
     <row r="40">
       <c r="M40" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="N40" s="0" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="P40" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="AK40" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AN40" s="0" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="AO40" s="0" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="AP40" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="AQ40" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="BD40" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="BK40" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="41">
       <c r="M41" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="N41" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="P41" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="AK41" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="AN41" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="AO41" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="AP41" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="AQ41" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="BD41" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="BK41" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="42">
       <c r="M42" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="N42" s="0" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="P42" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="AK42" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="AN42" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="AO42" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="AP42" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="AQ42" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="BD42" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="BK42" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="43">
       <c r="M43" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="N43" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="P43" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="AK43" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="AN43" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="AO43" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="AP43" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AQ43" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="BD43" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="BK43" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="44">
       <c r="M44" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="N44" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="P44" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="AK44" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="AN44" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="AO44" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="AP44" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="AQ44" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="BD44" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="BK44" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="45">
       <c r="M45" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="N45" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="P45" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="AK45" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="AN45" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="AO45" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="AP45" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="AQ45" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="BD45" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="BK45" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="46">
       <c r="M46" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="N46" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="P46" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="AK46" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="AN46" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="AO46" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="AP46" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="AQ46" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="BD46" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="BK46" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="47">
       <c r="M47" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="N47" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="P47" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="AK47" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="AN47" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="AO47" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="AP47" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="AQ47" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="BD47" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="BK47" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="48">
       <c r="M48" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="N48" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="P48" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="AK48" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="AN48" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="AO48" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="AP48" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="AQ48" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="BD48" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="BK48" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="49">
       <c r="M49" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="N49" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="P49" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="AK49" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="AN49" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="AO49" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="AP49" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="AQ49" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="BD49" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="BK49" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="50">
       <c r="M50" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="N50" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="P50" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="AK50" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="AN50" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="AO50" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="AP50" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="AQ50" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="BD50" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="BK50" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="51">
       <c r="M51" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="N51" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="P51" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="AK51" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="AN51" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="AO51" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="AP51" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="AQ51" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="BD51" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="BK51" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="52">
       <c r="M52" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="N52" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="P52" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="AK52" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="AN52" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="AO52" s="0" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="AP52" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="AQ52" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="BD52" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="BK52" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="53">
       <c r="M53" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="N53" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="P53" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="AK53" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="AN53" s="0" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="AO53" s="0" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="AP53" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="AQ53" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="BD53" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="BK53" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
     <row r="54">
       <c r="M54" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="N54" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="P54" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="AK54" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="AN54" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="AO54" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="AP54" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="AQ54" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="BD54" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="BK54" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="55">
       <c r="M55" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="N55" s="0" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="P55" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="AK55" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="AN55" s="0" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="AO55" s="0" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="AP55" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="AQ55" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="BD55" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="BK55" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="56">
       <c r="M56" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="N56" s="0" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="P56" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="AK56" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="AN56" s="0" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="AO56" s="0" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="AP56" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="AQ56" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="BD56" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="BK56" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="57">
       <c r="M57" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="N57" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="P57" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="AK57" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="AN57" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="AO57" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="AP57" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="AQ57" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="BD57" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="BK57" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="58">
       <c r="M58" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="N58" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="P58" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="AK58" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="AN58" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="AO58" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="AP58" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="AQ58" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="BD58" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="BK58" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="59">
       <c r="M59" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="N59" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="P59" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="AK59" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="AN59" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="AO59" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="AP59" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="AQ59" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="BD59" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="BK59" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="60">
       <c r="M60" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="N60" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="P60" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="AK60" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="AN60" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="AO60" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="AP60" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="AQ60" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="BD60" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="BK60" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="61">
       <c r="M61" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="N61" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="P61" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="AK61" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="AN61" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="AO61" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="AP61" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="AQ61" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="BD61" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="BK61" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="62">
       <c r="M62" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="N62" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="P62" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="AK62" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="AN62" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="AO62" s="0" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="AP62" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="AQ62" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="BD62" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="BK62" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
     </row>
     <row r="63">
       <c r="M63" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="N63" s="0" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="P63" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="AK63" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="AN63" s="0" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="AO63" s="0" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="AP63" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="AQ63" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="BD63" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="BK63" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="64">
       <c r="M64" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="N64" s="0" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="P64" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="AK64" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="AN64" s="0" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="AO64" s="0" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="AP64" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="AQ64" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="BD64" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="BK64" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="65">
       <c r="M65" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="N65" s="0" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="P65" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="AK65" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="AN65" s="0" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="AO65" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="AP65" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="AQ65" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="BD65" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="BK65" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="66">
       <c r="M66" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="N66" s="0" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="P66" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="AK66" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="AN66" s="0" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="AO66" s="0" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="AP66" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="AQ66" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="BD66" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="BK66" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="67">
       <c r="M67" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="N67" s="0" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="P67" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="AK67" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="AN67" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="AO67" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="AP67" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="AQ67" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="BD67" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="BK67" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="68">
       <c r="M68" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="N68" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="P68" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="AK68" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="AN68" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="AO68" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="AP68" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="AQ68" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="BD68" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="BK68" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="69">
       <c r="M69" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="N69" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="P69" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="AK69" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="AN69" s="0" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="AO69" s="0" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="AP69" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="AQ69" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="BD69" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="BK69" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="70">
       <c r="M70" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="N70" s="0" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="P70" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="AK70" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="AN70" s="0" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="AO70" s="0" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="AP70" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="AQ70" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="BD70" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="BK70" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="71">
       <c r="M71" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="N71" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="P71" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="AK71" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="AN71" s="0" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="AO71" s="0" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="AP71" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="AQ71" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="BD71" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="BK71" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="72">
       <c r="M72" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="N72" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="P72" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="AK72" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="AN72" s="0" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="AO72" s="0" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="AP72" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="AQ72" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="BD72" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="BK72" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="73">
       <c r="M73" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="N73" s="0" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="P73" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="AK73" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="AN73" s="0" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="AO73" s="0" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="AP73" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="AQ73" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="BD73" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="BK73" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="74">
       <c r="M74" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="N74" s="0" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="P74" s="0" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="AK74" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="AN74" s="0" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="AO74" s="0" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="AP74" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="AQ74" s="0" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="BD74" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="BK74" s="0" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="75">
       <c r="M75" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="N75" s="0" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="P75" s="0" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="AK75" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="AN75" s="0" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="AO75" s="0" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="AP75" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="AQ75" s="0" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="BD75" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="BK75" s="0" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
     </row>
     <row r="76">
       <c r="M76" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="N76" s="0" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="P76" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="AK76" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="AN76" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="AO76" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="AP76" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="AQ76" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="BD76" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="BK76" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="77">
       <c r="M77" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="N77" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="P77" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="AK77" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="AN77" s="0" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="AO77" s="0" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="AP77" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="AQ77" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="BD77" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="BK77" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
     </row>
     <row r="78">
       <c r="M78" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="N78" s="0" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="P78" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="AK78" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="AN78" s="0" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="AO78" s="0" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="AP78" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="AQ78" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="BD78" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="BK78" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="79">
       <c r="M79" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="N79" s="0" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="P79" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="AK79" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="AN79" s="0" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="AO79" s="0" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="AP79" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="AQ79" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="BD79" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="BK79" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
     </row>
     <row r="80">
       <c r="M80" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="N80" s="0" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="P80" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="AK80" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="AN80" s="0" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="AO80" s="0" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="AP80" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="AQ80" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="BD80" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="BK80" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="81">
       <c r="M81" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="N81" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="P81" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="AK81" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="AN81" s="0" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="AO81" s="0" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="AP81" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="AQ81" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="BD81" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="BK81" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="82">
       <c r="M82" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="N82" s="0" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="P82" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="AK82" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="AN82" s="0" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="AO82" s="0" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="AP82" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="AQ82" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="BD82" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="BK82" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="83">
       <c r="M83" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="N83" s="0" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="P83" s="0" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="AK83" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="AN83" s="0" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="AO83" s="0" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="AP83" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="AQ83" s="0" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="BD83" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="BK83" s="0" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
     </row>
     <row r="84">
       <c r="M84" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="N84" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="P84" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="AK84" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="AN84" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="AO84" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="AP84" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="AQ84" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="BD84" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="BK84" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="85">
       <c r="M85" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="N85" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="P85" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="AK85" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="AN85" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="AO85" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="AP85" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="AQ85" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="BD85" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="BK85" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="86">
       <c r="M86" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="N86" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="P86" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="AK86" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="AN86" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="AO86" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="AP86" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="AQ86" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="BD86" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="BK86" s="0" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="87">
       <c r="M87" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="N87" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="P87" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="AK87" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="AN87" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="AO87" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="AP87" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="AQ87" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="BD87" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="AK87" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="BK87" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="88">
       <c r="M88" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="N88" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="P88" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="AK88" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="AN88" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="AO88" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="AP88" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="AQ88" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="BD88" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="BK88" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="89">
       <c r="M89" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="N89" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="P89" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="AK89" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="AN89" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="AO89" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="AP89" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="AQ89" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="BD89" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="BK89" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
     </row>
     <row r="90">
       <c r="M90" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="N90" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="P90" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="AK90" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="AN90" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="AO90" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="AP90" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="AQ90" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="BD90" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="BK90" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="91">
       <c r="M91" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="N91" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="P91" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="AK91" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="AN91" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="AO91" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="AP91" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="AQ91" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="BD91" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="BK91" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
     </row>
     <row r="92">
       <c r="M92" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="N92" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="P92" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="AK92" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="AN92" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="AO92" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="AP92" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="AQ92" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="BD92" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="BK92" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
     </row>
     <row r="93">
       <c r="M93" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="N93" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="P93" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="AK93" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="AN93" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="AO93" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="AP93" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="AQ93" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="BD93" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="BK93" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="94">
       <c r="M94" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="N94" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="P94" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="AK94" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="AN94" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="AO94" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="AP94" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="AQ94" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="BD94" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="BK94" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
     </row>
     <row r="95">
       <c r="M95" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="N95" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="P95" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="AK95" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="AN95" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="AO95" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="AP95" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="AQ95" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="BD95" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="BK95" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
     </row>
     <row r="96">
       <c r="M96" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="N96" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="P96" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="AK96" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="AN96" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="AO96" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="AP96" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="AQ96" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="BD96" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="BK96" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="97">
       <c r="M97" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="N97" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="P97" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="AK97" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="AN97" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="AO97" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="AP97" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="AQ97" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="BD97" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="BK97" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
     </row>
     <row r="98">
       <c r="M98" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="N98" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="P98" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="AK98" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="AN98" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="AO98" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="AP98" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="AQ98" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="BD98" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="BK98" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
     </row>
     <row r="99">
       <c r="M99" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="N99" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="P99" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="AK99" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="AN99" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="AO99" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="AP99" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="AQ99" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="BD99" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="BK99" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="100">
       <c r="M100" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="N100" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="P100" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="AK100" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="AN100" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="AO100" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="AP100" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="AQ100" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="BD100" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="BK100" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="101">
       <c r="M101" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="N101" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="P101" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="AK101" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="AN101" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="AO101" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="AP101" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="AQ101" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="BD101" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="BK101" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="102">
       <c r="M102" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="N102" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="P102" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="AK102" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="AN102" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="AO102" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="AP102" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="AQ102" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="BD102" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="BK102" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="103">
       <c r="M103" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="N103" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="P103" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="AK103" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="AN103" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="AO103" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="AP103" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="AQ103" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="BD103" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="BK103" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
     </row>
     <row r="104">
       <c r="M104" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="N104" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="P104" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="AK104" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="AN104" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="AO104" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="AP104" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="AQ104" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="BD104" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="BK104" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
     </row>
     <row r="105">
       <c r="M105" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="N105" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="P105" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="AK105" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AN105" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="AO105" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="AP105" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="AQ105" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="BD105" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="BK105" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="106">
       <c r="M106" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="N106" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="P106" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="AK106" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="AN106" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="AO106" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="AP106" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="AQ106" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="BD106" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="BK106" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="107">
       <c r="M107" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="N107" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="P107" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="AK107" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="AN107" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="AO107" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="AP107" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="AQ107" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="BD107" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="BK107" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
     </row>
     <row r="108">
       <c r="M108" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="N108" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="P108" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="AK108" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="AN108" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="AO108" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="AP108" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="AQ108" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="BD108" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="BK108" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="109">
       <c r="M109" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="N109" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="P109" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="AK109" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="AN109" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="AO109" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="AP109" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="AQ109" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="BD109" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="BK109" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="110">
       <c r="M110" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="N110" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="P110" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="AK110" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="AN110" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="AO110" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="AP110" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="AQ110" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="BD110" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="BK110" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
     </row>
     <row r="111">
       <c r="M111" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="N111" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="P111" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="AK111" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="AN111" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="AO111" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="AP111" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AQ111" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="BD111" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="BK111" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="112">
       <c r="M112" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="N112" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="P112" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="AK112" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="AN112" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="AO112" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="AP112" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="AQ112" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="BD112" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="BK112" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
     </row>
     <row r="113">
       <c r="M113" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="N113" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="P113" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="AK113" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="AN113" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="AO113" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="AP113" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="AQ113" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="BD113" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="BK113" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
     </row>
     <row r="114">
       <c r="M114" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="N114" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="P114" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="AK114" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="AN114" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="AO114" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="AP114" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="AQ114" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="BD114" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="BK114" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="115">
       <c r="M115" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="N115" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="P115" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="AK115" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="AN115" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="AO115" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="AP115" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="AQ115" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="BD115" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="BK115" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="116">
       <c r="M116" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="N116" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="P116" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="AK116" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="AN116" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="AO116" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="AP116" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="AQ116" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="BD116" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="BK116" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
     </row>
     <row r="117">
       <c r="M117" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="N117" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="P117" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="AK117" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="AN117" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="AO117" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="AP117" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="AQ117" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="BD117" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="BK117" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="118">
       <c r="M118" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="N118" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="P118" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="AK118" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="AN118" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="AO118" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="AP118" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="AQ118" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="BD118" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="BK118" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
     </row>
     <row r="119">
       <c r="M119" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="N119" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="P119" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="AK119" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="AN119" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="AO119" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="AP119" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="AQ119" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="BD119" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="BK119" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
     </row>
     <row r="120">
       <c r="M120" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="N120" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="P120" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="AK120" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="AN120" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="AO120" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="AP120" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="AQ120" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="BD120" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="BK120" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="121">
       <c r="M121" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="N121" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="P121" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="AK121" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="AN121" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="AO121" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="AP121" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="AQ121" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="BD121" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="BK121" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="122">
       <c r="M122" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="N122" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="P122" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="AK122" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="AN122" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="AO122" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="AP122" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="AQ122" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="BD122" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="BK122" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
     </row>
     <row r="123">
       <c r="M123" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="N123" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="P123" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="AK123" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="AN123" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="AO123" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="AP123" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="AQ123" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="BD123" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="BK123" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="124">
       <c r="M124" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="N124" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="P124" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="AK124" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="AN124" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="AO124" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="AP124" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="AQ124" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="BD124" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="BK124" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
     </row>
     <row r="125">
       <c r="M125" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="N125" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="P125" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="AK125" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="AN125" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="AO125" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="AP125" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="AQ125" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="BD125" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="BK125" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
     </row>
     <row r="126">
       <c r="M126" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="N126" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="P126" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="AK126" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="AN126" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="AO126" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="AP126" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="AQ126" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="BD126" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="BK126" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="127">
       <c r="M127" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="N127" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="P127" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="AK127" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="AN127" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="AO127" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="AP127" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="AQ127" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="BD127" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="BK127" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
     </row>
     <row r="128">
       <c r="M128" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="N128" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="P128" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="AK128" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="AN128" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="AO128" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="AP128" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="AQ128" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="BD128" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="BK128" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="129">
       <c r="M129" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="N129" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="P129" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="AK129" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="AN129" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="AO129" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="AP129" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="AQ129" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="BD129" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="BK129" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="130">
       <c r="M130" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="N130" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="P130" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="AK130" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="AN130" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="AO130" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="AP130" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="AQ130" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="BD130" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="BK130" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="131">
       <c r="M131" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="N131" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="P131" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="AK131" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="AN131" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="AO131" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="AP131" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="AQ131" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="BD131" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="BK131" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="132">
       <c r="M132" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="N132" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="P132" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="AK132" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="AN132" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="AO132" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="AP132" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="AQ132" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="BD132" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="BK132" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="133">
       <c r="M133" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="N133" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="P133" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="AK133" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="AN133" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="AO133" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="AP133" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="AQ133" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="BD133" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="BK133" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="134">
       <c r="M134" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="N134" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="P134" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="AK134" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="AN134" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="AO134" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="AP134" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="AQ134" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="BD134" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="BK134" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
     </row>
     <row r="135">
       <c r="M135" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="N135" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="P135" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="AK135" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="AN135" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="AO135" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="AP135" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="AQ135" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="BD135" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="BK135" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="136">
       <c r="M136" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="N136" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="P136" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="AK136" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="AN136" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="AO136" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="AP136" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="AQ136" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="BD136" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="BK136" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
     </row>
     <row r="137">
       <c r="M137" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="N137" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="P137" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="AK137" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="AN137" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="AO137" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="AP137" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="AQ137" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="BD137" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="BK137" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="138">
       <c r="M138" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="N138" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="P138" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="AK138" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="AN138" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="AO138" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="AP138" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="AQ138" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="BD138" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="BK138" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="139">
       <c r="M139" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="N139" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="P139" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="AK139" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="AN139" s="0" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="AO139" s="0" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="AP139" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="AQ139" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="BD139" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="BK139" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
     </row>
     <row r="140">
       <c r="M140" s="0" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="N140" s="0" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="P140" s="0" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="AK140" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="AN140" s="0" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="AO140" s="0" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="AP140" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="AQ140" s="0" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="BD140" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="BK140" s="0" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
     </row>
     <row r="141">
       <c r="M141" s="0" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="N141" s="0" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="P141" s="0" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="AK141" s="0" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="AN141" s="0" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="AO141" s="0" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="AP141" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="AQ141" s="0" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="BD141" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="BK141" s="0" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
     </row>
     <row r="142">
       <c r="M142" s="0" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="N142" s="0" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="P142" s="0" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="AK142" s="0" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="AN142" s="0" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="AO142" s="0" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="AP142" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="AQ142" s="0" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="BD142" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="BK142" s="0" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="143">
       <c r="M143" s="0" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="N143" s="0" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="P143" s="0" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="AK143" s="0" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="AN143" s="0" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="AO143" s="0" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="AP143" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="AQ143" s="0" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="BD143" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="BK143" s="0" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="144">
       <c r="M144" s="0" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="N144" s="0" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="P144" s="0" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="AK144" s="0" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="AN144" s="0" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="AO144" s="0" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="AP144" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="AQ144" s="0" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="BD144" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="BK144" s="0" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="145">
       <c r="M145" s="0" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="N145" s="0" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="P145" s="0" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="AK145" s="0" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="AN145" s="0" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="AO145" s="0" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="AP145" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="AQ145" s="0" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="BD145" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="BK145" s="0" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="146">
       <c r="M146" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="N146" s="0" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="P146" s="0" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="AK146" s="0" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="AN146" s="0" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="AO146" s="0" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="AP146" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="AQ146" s="0" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="BD146" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="BK146" s="0" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="147">
       <c r="M147" s="0" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="N147" s="0" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="P147" s="0" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="AK147" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="AN147" s="0" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="AO147" s="0" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="AP147" s="0" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="AQ147" s="0" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="BD147" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="BK147" s="0" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="148">
       <c r="M148" s="0" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="N148" s="0" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="P148" s="0" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="AK148" s="0" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="AN148" s="0" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="AO148" s="0" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="AP148" s="0" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="AQ148" s="0" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="BD148" s="0" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="BK148" s="0" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="149">
       <c r="M149" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="N149" s="0" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="P149" s="0" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="AK149" s="0" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="AN149" s="0" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="AO149" s="0" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="AP149" s="0" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="AQ149" s="0" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="BD149" s="0" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="BK149" s="0" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="150">
       <c r="M150" s="0" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="N150" s="0" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="P150" s="0" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="AK150" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="AN150" s="0" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="AO150" s="0" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="AP150" s="0" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="AQ150" s="0" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="BD150" s="0" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="BK150" s="0" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="151">
       <c r="M151" s="0" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="N151" s="0" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="P151" s="0" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="AK151" s="0" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="AN151" s="0" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="AO151" s="0" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="AP151" s="0" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="AQ151" s="0" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="BD151" s="0" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="BK151" s="0" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="152">
       <c r="M152" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="N152" s="0" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="P152" s="0" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="AK152" s="0" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="AN152" s="0" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="AO152" s="0" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="AP152" s="0" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="AQ152" s="0" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="BD152" s="0" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="BK152" s="0" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="153">
       <c r="M153" s="0" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="N153" s="0" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="P153" s="0" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="AK153" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="AN153" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AO153" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AP153" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AQ153" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="BD153" s="0" t="s">
         <v>1055</v>
       </c>
-      <c r="AO153" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BK153" s="0" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="154">
       <c r="M154" s="0" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="N154" s="0" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="P154" s="0" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="AK154" s="0" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="AN154" s="0" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="AO154" s="0" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="AP154" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="AQ154" s="0" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="BD154" s="0" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="BK154" s="0" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="155">
       <c r="M155" s="0" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="N155" s="0" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="P155" s="0" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="AK155" s="0" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="AN155" s="0" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="AO155" s="0" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="AP155" s="0" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="AQ155" s="0" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="BD155" s="0" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="BK155" s="0" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="156">
       <c r="M156" s="0" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="N156" s="0" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="P156" s="0" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="AK156" s="0" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="AN156" s="0" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="AO156" s="0" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="AP156" s="0" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="AQ156" s="0" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="BD156" s="0" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="BK156" s="0" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="157">
       <c r="M157" s="0" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="N157" s="0" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="P157" s="0" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="AK157" s="0" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="AN157" s="0" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="AO157" s="0" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="AP157" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="AQ157" s="0" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="BD157" s="0" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="BK157" s="0" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="158">
       <c r="M158" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="N158" s="0" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="P158" s="0" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="AK158" s="0" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="AN158" s="0" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="AO158" s="0" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="AP158" s="0" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="AQ158" s="0" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="BD158" s="0" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="BK158" s="0" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="159">
       <c r="M159" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="N159" s="0" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="P159" s="0" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="AK159" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="AN159" s="0" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="AO159" s="0" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="AP159" s="0" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="AQ159" s="0" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="BD159" s="0" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="BK159" s="0" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="160">
       <c r="M160" s="0" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="N160" s="0" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="P160" s="0" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="AK160" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="AN160" s="0" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="AO160" s="0" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="AP160" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="AQ160" s="0" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="BD160" s="0" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="BK160" s="0" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="161">
       <c r="M161" s="0" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="N161" s="0" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="P161" s="0" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="AK161" s="0" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="AN161" s="0" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="AO161" s="0" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="AP161" s="0" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="AQ161" s="0" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="BD161" s="0" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="BK161" s="0" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="162">
       <c r="M162" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="N162" s="0" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="P162" s="0" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="AK162" s="0" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="AN162" s="0" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="AO162" s="0" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="AP162" s="0" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="AQ162" s="0" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="BD162" s="0" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="BK162" s="0" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="163">
       <c r="M163" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="N163" s="0" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="P163" s="0" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="AK163" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="AN163" s="0" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="AO163" s="0" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="AP163" s="0" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="AQ163" s="0" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="BD163" s="0" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="BK163" s="0" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="164">
       <c r="M164" s="0" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="N164" s="0" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="P164" s="0" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="AK164" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="AN164" s="0" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="AO164" s="0" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="AP164" s="0" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="AQ164" s="0" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="BD164" s="0" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="BK164" s="0" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="165">
       <c r="M165" s="0" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="N165" s="0" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="P165" s="0" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="AK165" s="0" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="AN165" s="0" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="AO165" s="0" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="AP165" s="0" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="AQ165" s="0" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="BD165" s="0" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="BK165" s="0" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="166">
       <c r="M166" s="0" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="N166" s="0" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="P166" s="0" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="AK166" s="0" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="AN166" s="0" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="AO166" s="0" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="AP166" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="AQ166" s="0" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="BD166" s="0" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="BK166" s="0" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="167">
       <c r="M167" s="0" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="N167" s="0" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="P167" s="0" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="AK167" s="0" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="AN167" s="0" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="AO167" s="0" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="AP167" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="AQ167" s="0" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="BD167" s="0" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="BK167" s="0" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="168">
       <c r="M168" s="0" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="N168" s="0" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="P168" s="0" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="AK168" s="0" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="AN168" s="0" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="AO168" s="0" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="AP168" s="0" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="AQ168" s="0" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="BD168" s="0" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="BK168" s="0" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="169">
       <c r="M169" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="N169" s="0" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P169" s="0" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="AK169" s="0" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="AN169" s="0" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="AO169" s="0" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="AP169" s="0" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="AQ169" s="0" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="BD169" s="0" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="BK169" s="0" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="170">
       <c r="M170" s="0" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="N170" s="0" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="P170" s="0" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="AK170" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="AN170" s="0" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="AO170" s="0" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="AP170" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="AQ170" s="0" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="BD170" s="0" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="BK170" s="0" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="171">
       <c r="M171" s="0" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="N171" s="0" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="P171" s="0" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="AK171" s="0" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="AN171" s="0" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="AO171" s="0" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="AP171" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="AQ171" s="0" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="BD171" s="0" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="BK171" s="0" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="172">
       <c r="M172" s="0" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="N172" s="0" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="P172" s="0" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="AK172" s="0" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="AN172" s="0" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="AO172" s="0" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="AP172" s="0" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="AQ172" s="0" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="BD172" s="0" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="BK172" s="0" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="173">
       <c r="M173" s="0" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="N173" s="0" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="P173" s="0" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="AK173" s="0" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="AN173" s="0" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="AO173" s="0" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="AP173" s="0" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="AQ173" s="0" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="BD173" s="0" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="BK173" s="0" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="174">
       <c r="M174" s="0" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="N174" s="0" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="P174" s="0" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="AK174" s="0" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="AN174" s="0" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="AO174" s="0" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="AP174" s="0" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="AQ174" s="0" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="BD174" s="0" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="BK174" s="0" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="175">
       <c r="M175" s="0" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="N175" s="0" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="P175" s="0" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="AK175" s="0" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="AN175" s="0" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="AO175" s="0" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="AP175" s="0" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="AQ175" s="0" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="BD175" s="0" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="BK175" s="0" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="176">
       <c r="M176" s="0" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="N176" s="0" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="P176" s="0" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="AK176" s="0" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="AN176" s="0" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="AO176" s="0" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="AP176" s="0" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="AQ176" s="0" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="BD176" s="0" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="BK176" s="0" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="177">
       <c r="M177" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="N177" s="0" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="P177" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="AK177" s="0" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="AN177" s="0" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="AO177" s="0" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="AP177" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="AQ177" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="BD177" s="0" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="BK177" s="0" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="178">
       <c r="M178" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="N178" s="0" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="P178" s="0" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="AK178" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="AN178" s="0" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="AO178" s="0" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="AP178" s="0" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="AQ178" s="0" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="BD178" s="0" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="BK178" s="0" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="179">
       <c r="M179" s="0" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="N179" s="0" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="P179" s="0" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="AK179" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="AN179" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="AO179" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="AP179" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AQ179" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="BD179" s="0" t="s">
         <v>1186</v>
       </c>
-      <c r="AO179" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BK179" s="0" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="180">
       <c r="M180" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="N180" s="0" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="P180" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="AK180" s="0" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="AN180" s="0" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="AO180" s="0" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="AP180" s="0" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="AQ180" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="BD180" s="0" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="BK180" s="0" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="181">
       <c r="M181" s="0" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="N181" s="0" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="P181" s="0" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="AK181" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="AN181" s="0" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="AO181" s="0" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="AP181" s="0" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="AQ181" s="0" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="BD181" s="0" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="BK181" s="0" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="182">
       <c r="M182" s="0" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="N182" s="0" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="P182" s="0" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="AK182" s="0" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="AN182" s="0" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="AO182" s="0" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="AP182" s="0" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="AQ182" s="0" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="BD182" s="0" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="BK182" s="0" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="183">
       <c r="M183" s="0" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="N183" s="0" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="P183" s="0" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="AK183" s="0" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="AN183" s="0" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="AO183" s="0" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="AP183" s="0" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="AQ183" s="0" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="BD183" s="0" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="BK183" s="0" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="184">
       <c r="M184" s="0" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="N184" s="0" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="P184" s="0" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="AK184" s="0" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="AN184" s="0" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="AO184" s="0" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="AP184" s="0" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="AQ184" s="0" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="BD184" s="0" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="BK184" s="0" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="185">
       <c r="M185" s="0" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="N185" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="P185" s="0" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="AK185" s="0" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="AN185" s="0" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="AO185" s="0" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="AP185" s="0" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="AQ185" s="0" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="BD185" s="0" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="BK185" s="0" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="186">
       <c r="M186" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="P186" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="AK186" s="0" t="s">
         <v>1217</v>
       </c>
-      <c r="P186" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN186" s="0" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="AO186" s="0" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="AP186" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="AQ186" s="0" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="BD186" s="0" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="BK186" s="0" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="187">
       <c r="M187" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="P187" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="AK187" s="0" t="s">
         <v>1221</v>
       </c>
-      <c r="P187" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN187" s="0" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="AO187" s="0" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="AP187" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="AQ187" s="0" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="BD187" s="0" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="BK187" s="0" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="188">
       <c r="M188" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="P188" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="AK188" s="0" t="s">
         <v>1225</v>
       </c>
-      <c r="P188" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN188" s="0" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="AO188" s="0" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="AP188" s="0" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="AQ188" s="0" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="BD188" s="0" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="BK188" s="0" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="189">
       <c r="M189" s="0" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="P189" s="0" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="AK189" s="0" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="AN189" s="0" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="AO189" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="AP189" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AQ189" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="BD189" s="0" t="s">
         <v>1233</v>
       </c>
-      <c r="AP189" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK189" s="0" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="190">
       <c r="M190" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="P190" s="0" t="s">
+        <v>1239</v>
+      </c>
+      <c r="AK190" s="0" t="s">
         <v>1234</v>
       </c>
-      <c r="P190" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN190" s="0" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="AO190" s="0" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="AP190" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="AQ190" s="0" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="BD190" s="0" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="BK190" s="0" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="191">
       <c r="M191" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="P191" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="AK191" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="AN191" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="AO191" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AP191" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="AQ191" s="0" t="s">
         <v>1239</v>
       </c>
-      <c r="P191" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="BD191" s="0" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="BK191" s="0" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="192">
       <c r="M192" s="0" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="P192" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="AK192" s="0" t="s">
         <v>1243</v>
       </c>
-      <c r="AK192" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN192" s="0" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="AO192" s="0" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="AP192" s="0" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="AQ192" s="0" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="BD192" s="0" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="BK192" s="0" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="193">
       <c r="M193" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="P193" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="AK193" s="0" t="s">
         <v>1246</v>
       </c>
-      <c r="P193" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN193" s="0" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="AO193" s="0" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="AP193" s="0" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="AQ193" s="0" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="BD193" s="0" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="BK193" s="0" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="194">
       <c r="M194" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="P194" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="AK194" s="0" t="s">
         <v>1250</v>
       </c>
-      <c r="P194" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN194" s="0" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="AO194" s="0" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="AP194" s="0" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="AQ194" s="0" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="BD194" s="0" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="BK194" s="0" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="195">
       <c r="M195" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="P195" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="AK195" s="0" t="s">
         <v>1254</v>
       </c>
-      <c r="P195" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AN195" s="0" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="AO195" s="0" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="AP195" s="0" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="AQ195" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="BD195" s="0" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="BK195" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="196">
       <c r="M196" s="0" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="AK196" s="0" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="AN196" s="0" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="AO196" s="0" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="AP196" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="BD196" s="0" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="197">
       <c r="M197" s="0" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="AK197" s="0" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="AN197" s="0" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="AO197" s="0" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="AP197" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="BD197" s="0" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="198">
       <c r="M198" s="0" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="AK198" s="0" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="AN198" s="0" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="AO198" s="0" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="AP198" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="BD198" s="0" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="199">
       <c r="M199" s="0" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="AK199" s="0" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="AN199" s="0" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="AO199" s="0" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="AP199" s="0" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="BD199" s="0" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="200">
       <c r="M200" s="0" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="AK200" s="0" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="AN200" s="0" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="AO200" s="0" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="AP200" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="BD200" s="0" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="201">
       <c r="M201" s="0" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="AK201" s="0" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="AN201" s="0" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="AO201" s="0" t="s">
-        <v>1274</v>
+        <v>1278</v>
       </c>
       <c r="AP201" s="0" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="BD201" s="0" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="202">
       <c r="M202" s="0" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="AK202" s="0" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="AN202" s="0" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="AO202" s="0" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="AP202" s="0" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="BD202" s="0" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="203">
       <c r="M203" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="AK203" s="0" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="AN203" s="0" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="AO203" s="0" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="AP203" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="BD203" s="0" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="204">
       <c r="M204" s="0" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="AK204" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="AN204" s="0" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="AO204" s="0" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="AP204" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="BD204" s="0" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="205">
       <c r="M205" s="0" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="AK205" s="0" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="AN205" s="0" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="AO205" s="0" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="AP205" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="BD205" s="0" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="206">
       <c r="M206" s="0" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="AK206" s="0" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="AN206" s="0" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="AO206" s="0" t="s">
-        <v>1289</v>
+        <v>1293</v>
       </c>
       <c r="AP206" s="0" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="BD206" s="0" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="207">
       <c r="M207" s="0" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="AK207" s="0" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="AN207" s="0" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="AO207" s="0" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="AP207" s="0" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="BD207" s="0" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="208">
       <c r="M208" s="0" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="AK208" s="0" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="AN208" s="0" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="AO208" s="0" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="AP208" s="0" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="BD208" s="0" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="209">
       <c r="M209" s="0" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="AK209" s="0" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="AN209" s="0" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="AO209" s="0" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="AP209" s="0" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="BD209" s="0" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="210">
       <c r="M210" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="AK210" s="0" t="s">
         <v>1300</v>
       </c>
-      <c r="AK210" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN210" s="0" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="AO210" s="0" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="AP210" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="BD210" s="0" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="211">
       <c r="M211" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="AK211" s="0" t="s">
         <v>1304</v>
       </c>
-      <c r="AK211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN211" s="0" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="AO211" s="0" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="AP211" s="0" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
       <c r="BD211" s="0" t="s">
-        <v>1266</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="212">
       <c r="M212" s="0" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="AK212" s="0" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="AN212" s="0" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="AO212" s="0" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="AP212" s="0" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="BD212" s="0" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="213">
       <c r="M213" s="0" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="AK213" s="0" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="AN213" s="0" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="AO213" s="0" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="AP213" s="0" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="BD213" s="0" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="214">
       <c r="M214" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="AK214" s="0" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="AN214" s="0" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="AO214" s="0" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="AP214" s="0" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
       <c r="BD214" s="0" t="s">
-        <v>1275</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="215">
       <c r="M215" s="0" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="AK215" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="AN215" s="0" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="AO215" s="0" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="AP215" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="BD215" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="216">
       <c r="M216" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="AK216" s="0" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="AN216" s="0" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="AO216" s="0" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="AP216" s="0" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="BD216" s="0" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="217">
       <c r="M217" s="0" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="AK217" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="AN217" s="0" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="AO217" s="0" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="AP217" s="0" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="BD217" s="0" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="218">
       <c r="M218" s="0" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="AK218" s="0" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="AN218" s="0" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="AO218" s="0" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
       <c r="AP218" s="0" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="BD218" s="0" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="219">
       <c r="M219" s="0" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="AK219" s="0" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="AN219" s="0" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="AO219" s="0" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="AP219" s="0" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="BD219" s="0" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="220">
       <c r="M220" s="0" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="AK220" s="0" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="AN220" s="0" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="AO220" s="0" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="AP220" s="0" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="BD220" s="0" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="221">
       <c r="M221" s="0" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="AK221" s="0" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="AN221" s="0" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="AO221" s="0" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="AP221" s="0" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="BD221" s="0" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="222">
       <c r="M222" s="0" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="AK222" s="0" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="AN222" s="0" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="AO222" s="0" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="AP222" s="0" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="BD222" s="0" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="223">
       <c r="M223" s="0" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="AK223" s="0" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="AN223" s="0" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="AO223" s="0" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="AP223" s="0" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="BD223" s="0" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="224">
       <c r="M224" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="AK224" s="0" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="AN224" s="0" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="AO224" s="0" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="AP224" s="0" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="BD224" s="0" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="225">
       <c r="M225" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="AK225" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="AN225" s="0" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="AO225" s="0" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="AP225" s="0" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="BD225" s="0" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="226">
       <c r="M226" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="AK226" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="AN226" s="0" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="AO226" s="0" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="AP226" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="BD226" s="0" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="227">
       <c r="M227" s="0" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AK227" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="AN227" s="0" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="AO227" s="0" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="AP227" s="0" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="BD227" s="0" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="228">
       <c r="M228" s="0" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="AK228" s="0" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="AN228" s="0" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="AO228" s="0" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="AP228" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="BD228" s="0" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="229">
       <c r="M229" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AK229" s="0" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="AN229" s="0" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="AO229" s="0" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
       <c r="AP229" s="0" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="BD229" s="0" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="230">
       <c r="M230" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="AK230" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="AN230" s="0" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="AO230" s="0" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="AP230" s="0" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="BD230" s="0" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="231">
       <c r="M231" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="AK231" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="AN231" s="0" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="AO231" s="0" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="AP231" s="0" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="BD231" s="0" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="232">
       <c r="M232" s="0" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="AK232" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="AN232" s="0" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="AO232" s="0" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="AP232" s="0" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="BD232" s="0" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="233">
       <c r="M233" s="0" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="AK233" s="0" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="AN233" s="0" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="AO233" s="0" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="AP233" s="0" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="BD233" s="0" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="234">
       <c r="M234" s="0" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="AK234" s="0" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="AN234" s="0" t="s">
-        <v>1365</v>
+        <v>1369</v>
       </c>
       <c r="AO234" s="0" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="AP234" s="0" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="BD234" s="0" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="235">
       <c r="M235" s="0" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="AK235" s="0" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="AN235" s="0" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="AO235" s="0" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="AP235" s="0" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="BD235" s="0" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="236">
       <c r="M236" s="0" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="AK236" s="0" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="AN236" s="0" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="AO236" s="0" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="AP236" s="0" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="BD236" s="0" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="237">
       <c r="M237" s="0" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="AK237" s="0" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="AN237" s="0" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="AO237" s="0" t="s">
-        <v>1373</v>
+        <v>1377</v>
       </c>
       <c r="AP237" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="BD237" s="0" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="238">
       <c r="M238" s="0" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="AK238" s="0" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="AN238" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="AO238" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="AP238" s="0" t="s">
         <v>1375</v>
       </c>
-      <c r="AO238" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD238" s="0" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="239">
       <c r="M239" s="0" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="AK239" s="0" t="s">
-        <v>1374</v>
+        <v>1378</v>
       </c>
       <c r="AN239" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="AO239" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="AP239" s="0" t="s">
         <v>1378</v>
       </c>
-      <c r="AO239" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD239" s="0" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="240">
       <c r="M240" s="0" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="AK240" s="0" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="AN240" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="AO240" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="AP240" s="0" t="s">
         <v>1381</v>
       </c>
-      <c r="AO240" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD240" s="0" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="241">
       <c r="M241" s="0" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="AK241" s="0" t="s">
-        <v>1380</v>
+        <v>1384</v>
       </c>
       <c r="AN241" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="AO241" s="0" t="s">
+        <v>1389</v>
+      </c>
+      <c r="AP241" s="0" t="s">
         <v>1384</v>
       </c>
-      <c r="AO241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD241" s="0" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="242">
       <c r="M242" s="0" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="AK242" s="0" t="s">
-        <v>1383</v>
+        <v>1387</v>
       </c>
       <c r="AN242" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="AO242" s="0" t="s">
+        <v>1392</v>
+      </c>
+      <c r="AP242" s="0" t="s">
         <v>1387</v>
       </c>
-      <c r="AO242" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD242" s="0" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="243">
       <c r="M243" s="0" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="AK243" s="0" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="AN243" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="AO243" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="AP243" s="0" t="s">
         <v>1390</v>
       </c>
-      <c r="AO243" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD243" s="0" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="244">
       <c r="M244" s="0" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="AK244" s="0" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="AN244" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="AO244" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="AP244" s="0" t="s">
         <v>1393</v>
       </c>
-      <c r="AO244" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD244" s="0" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="245">
       <c r="M245" s="0" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="AK245" s="0" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="AN245" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="AO245" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="AP245" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="BD245" s="0" t="s">
         <v>1396</v>
-      </c>
-[...7 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="246">
       <c r="M246" s="0" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="AK246" s="0" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="AN246" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="AO246" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="AP246" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="BD246" s="0" t="s">
         <v>1399</v>
-      </c>
-[...7 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="247">
       <c r="M247" s="0" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="AK247" s="0" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="AN247" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="AO247" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="AP247" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="BD247" s="0" t="s">
         <v>1402</v>
-      </c>
-[...7 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="248">
       <c r="M248" s="0" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="AK248" s="0" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="AN248" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="AO248" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="AP248" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="BD248" s="0" t="s">
         <v>1405</v>
-      </c>
-[...7 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="249">
       <c r="M249" s="0" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="AK249" s="0" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="AN249" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="AO249" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="AP249" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="BD249" s="0" t="s">
         <v>1408</v>
-      </c>
-[...7 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="250">
       <c r="M250" s="0" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="AK250" s="0" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="AN250" s="0" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="AO250" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="AP250" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="BD250" s="0" t="s">
         <v>1411</v>
-      </c>
-[...4 lines deleted...]
-        <v>1407</v>
       </c>
     </row>
     <row r="251">
       <c r="M251" s="0" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="AK251" s="0" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="AN251" s="0" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="AO251" s="0" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="AP251" s="0" t="s">
-        <v>1407</v>
+        <v>1411</v>
       </c>
       <c r="BD251" s="0" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="252">
       <c r="M252" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="AK252" s="0" t="s">
         <v>1416</v>
       </c>
-      <c r="AK252" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN252" s="0" t="s">
-        <v>1417</v>
+        <v>1421</v>
       </c>
       <c r="AO252" s="0" t="s">
-        <v>1418</v>
+        <v>1422</v>
       </c>
       <c r="AP252" s="0" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="BD252" s="0" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="253">
       <c r="M253" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="AK253" s="0" t="s">
         <v>1420</v>
       </c>
-      <c r="AK253" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN253" s="0" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="AO253" s="0" t="s">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="AP253" s="0" t="s">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="BD253" s="0" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="254">
       <c r="M254" s="0" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="AK254" s="0" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="AN254" s="0" t="s">
-        <v>1424</v>
+        <v>1428</v>
       </c>
       <c r="AO254" s="0" t="s">
-        <v>1425</v>
+        <v>1429</v>
       </c>
       <c r="AP254" s="0" t="s">
-        <v>1412</v>
+        <v>1416</v>
       </c>
       <c r="BD254" s="0" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="255">
       <c r="M255" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="AK255" s="0" t="s">
         <v>1427</v>
       </c>
-      <c r="AK255" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN255" s="0" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="AO255" s="0" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="AP255" s="0" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="BD255" s="0" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="256">
       <c r="M256" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AK256" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="AN256" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="AO256" s="0" t="s">
+        <v>1435</v>
+      </c>
+      <c r="AP256" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="BD256" s="0" t="s">
         <v>1427</v>
-      </c>
-[...10 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="257">
       <c r="AK257" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AN257" s="0" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="AO257" s="0" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="AP257" s="0" t="s">
-        <v>1423</v>
+        <v>1427</v>
       </c>
       <c r="BD257" s="0" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="258">
       <c r="AN258" s="0" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="AO258" s="0" t="s">
-        <v>1435</v>
+        <v>1439</v>
       </c>
       <c r="AP258" s="0" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="BD258" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="259">
       <c r="AN259" s="0" t="s">
-        <v>1436</v>
+        <v>1440</v>
       </c>
       <c r="AO259" s="0" t="s">
-        <v>1437</v>
+        <v>1441</v>
       </c>
       <c r="AP259" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="260">
       <c r="AN260" s="0" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="AO260" s="0" t="s">
-        <v>1439</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="261">
       <c r="AN261" s="0" t="s">
-        <v>1440</v>
+        <v>1444</v>
       </c>
       <c r="AO261" s="0" t="s">
-        <v>1441</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="262">
       <c r="AN262" s="0" t="s">
-        <v>1442</v>
+        <v>1446</v>
       </c>
       <c r="AO262" s="0" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="263">
       <c r="AN263" s="0" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="AO263" s="0" t="s">
-        <v>1445</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="264">
       <c r="AN264" s="0" t="s">
-        <v>1446</v>
+        <v>1450</v>
       </c>
       <c r="AO264" s="0" t="s">
-        <v>1447</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="265">
       <c r="AN265" s="0" t="s">
-        <v>1448</v>
+        <v>1452</v>
       </c>
       <c r="AO265" s="0" t="s">
-        <v>1449</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="266">
       <c r="AN266" s="0" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="AO266" s="0" t="s">
-        <v>1451</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="267">
       <c r="AN267" s="0" t="s">
-        <v>1452</v>
+        <v>1456</v>
       </c>
       <c r="AO267" s="0" t="s">
-        <v>1453</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="268">
       <c r="AN268" s="0" t="s">
-        <v>1454</v>
+        <v>1458</v>
       </c>
       <c r="AO268" s="0" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="269">
       <c r="AN269" s="0" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="AO269" s="0" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="270">
       <c r="AN270" s="0" t="s">
-        <v>1458</v>
+        <v>1462</v>
       </c>
       <c r="AO270" s="0" t="s">
-        <v>1459</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="271">
       <c r="AN271" s="0" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="AO271" s="0" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="272">
       <c r="AN272" s="0" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="AO272" s="0" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="273">
       <c r="AN273" s="0" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="AO273" s="0" t="s">
-        <v>1465</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="274">
       <c r="AN274" s="0" t="s">
-        <v>1466</v>
+        <v>1470</v>
       </c>
       <c r="AO274" s="0" t="s">
-        <v>1467</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="275">
       <c r="AN275" s="0" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
       <c r="AO275" s="0" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="276">
       <c r="AN276" s="0" t="s">
-        <v>1470</v>
+        <v>1474</v>
       </c>
       <c r="AO276" s="0" t="s">
-        <v>1471</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="277">
       <c r="AN277" s="0" t="s">
-        <v>1472</v>
+        <v>1476</v>
       </c>
       <c r="AO277" s="0" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="278">
       <c r="AN278" s="0" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
       <c r="AO278" s="0" t="s">
-        <v>1475</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="279">
       <c r="AN279" s="0" t="s">
-        <v>1476</v>
+        <v>1480</v>
       </c>
       <c r="AO279" s="0" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="280">
       <c r="AN280" s="0" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="AO280" s="0" t="s">
-        <v>1479</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="281">
       <c r="AN281" s="0" t="s">
-        <v>1480</v>
+        <v>1484</v>
       </c>
       <c r="AO281" s="0" t="s">
-        <v>1481</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="282">
       <c r="AN282" s="0" t="s">
-        <v>1482</v>
+        <v>1486</v>
       </c>
       <c r="AO282" s="0" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="283">
       <c r="AN283" s="0" t="s">
-        <v>1484</v>
+        <v>1488</v>
       </c>
       <c r="AO283" s="0" t="s">
-        <v>1485</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="284">
       <c r="AN284" s="0" t="s">
-        <v>1486</v>
+        <v>1490</v>
       </c>
       <c r="AO284" s="0" t="s">
-        <v>1487</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="285">
       <c r="AN285" s="0" t="s">
-        <v>1488</v>
+        <v>1492</v>
       </c>
       <c r="AO285" s="0" t="s">
-        <v>1489</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="286">
       <c r="AN286" s="0" t="s">
-        <v>1490</v>
+        <v>1494</v>
       </c>
       <c r="AO286" s="0" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="287">
       <c r="AN287" s="0" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="AO287" s="0" t="s">
-        <v>1493</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="288">
       <c r="AN288" s="0" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="AO288" s="0" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="289">
       <c r="AN289" s="0" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="AO289" s="0" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="290">
       <c r="AN290" s="0" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="AO290" s="0" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="291">
       <c r="AN291" s="0" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="AO291" s="0" t="s">
-        <v>1501</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="292">
       <c r="AN292" s="0" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="AO292" s="0" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="293">
       <c r="AN293" s="0" t="s">
-        <v>1504</v>
+        <v>1508</v>
       </c>
       <c r="AO293" s="0" t="s">
-        <v>1505</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="294">
       <c r="AN294" s="0" t="s">
-        <v>1506</v>
+        <v>1510</v>
       </c>
       <c r="AO294" s="0" t="s">
-        <v>1507</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="295">
       <c r="AN295" s="0" t="s">
-        <v>1508</v>
+        <v>1512</v>
       </c>
       <c r="AO295" s="0" t="s">
-        <v>1509</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="296">
       <c r="AN296" s="0" t="s">
-        <v>1510</v>
+        <v>1514</v>
       </c>
       <c r="AO296" s="0" t="s">
-        <v>1511</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="297">
       <c r="AN297" s="0" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="AO297" s="0" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="298">
       <c r="AN298" s="0" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="AO298" s="0" t="s">
-        <v>1515</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="299">
       <c r="AN299" s="0" t="s">
-        <v>1516</v>
+        <v>1520</v>
       </c>
       <c r="AO299" s="0" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="300">
       <c r="AN300" s="0" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="AO300" s="0" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="301">
       <c r="AN301" s="0" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="AO301" s="0" t="s">
-        <v>1521</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="302">
       <c r="AN302" s="0" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="AO302" s="0" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="303">
       <c r="AN303" s="0" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="AO303" s="0" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="304">
       <c r="AN304" s="0" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="AO304" s="0" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="305">
       <c r="AN305" s="0" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="AO305" s="0" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="306">
       <c r="AN306" s="0" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="AO306" s="0" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="307">
       <c r="AN307" s="0" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="AO307" s="0" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="308">
       <c r="AN308" s="0" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="AO308" s="0" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="309">
       <c r="AN309" s="0" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
       <c r="AO309" s="0" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="310">
       <c r="AN310" s="0" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="AO310" s="0" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="311">
       <c r="AN311" s="0" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="AO311" s="0" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="312">
       <c r="AN312" s="0" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
       <c r="AO312" s="0" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="313">
       <c r="AN313" s="0" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="AO313" s="0" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="314">
       <c r="AN314" s="0" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="AO314" s="0" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="315">
       <c r="AN315" s="0" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="AO315" s="0" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="316">
       <c r="AN316" s="0" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="AO316" s="0" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="317">
       <c r="AN317" s="0" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="AO317" s="0" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="318">
       <c r="AN318" s="0" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="AO318" s="0" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="319">
       <c r="AN319" s="0" t="s">
-        <v>1556</v>
+        <v>1560</v>
       </c>
       <c r="AO319" s="0" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="320">
       <c r="AN320" s="0" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="AO320" s="0" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="321">
       <c r="AN321" s="0" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="AO321" s="0" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="322">
       <c r="AN322" s="0" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="AO322" s="0" t="s">
-        <v>1563</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="323">
       <c r="AN323" s="0" t="s">
-        <v>1564</v>
+        <v>1568</v>
       </c>
       <c r="AO323" s="0" t="s">
-        <v>1565</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="324">
       <c r="AN324" s="0" t="s">
-        <v>1566</v>
+        <v>1570</v>
       </c>
       <c r="AO324" s="0" t="s">
-        <v>1567</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="325">
       <c r="AN325" s="0" t="s">
-        <v>1568</v>
+        <v>1572</v>
       </c>
       <c r="AO325" s="0" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="326">
       <c r="AN326" s="0" t="s">
-        <v>1570</v>
+        <v>1574</v>
       </c>
       <c r="AO326" s="0" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="327">
       <c r="AN327" s="0" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="AO327" s="0" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="328">
       <c r="AN328" s="0" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="AO328" s="0" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="329">
       <c r="AN329" s="0" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="AO329" s="0" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="330">
       <c r="AN330" s="0" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="AO330" s="0" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="331">
       <c r="AN331" s="0" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="AO331" s="0" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="332">
       <c r="AN332" s="0" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="AO332" s="0" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="333">
       <c r="AN333" s="0" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="AO333" s="0" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="334">
       <c r="AN334" s="0" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="AO334" s="0" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="335">
       <c r="AN335" s="0" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="AO335" s="0" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="336">
       <c r="AN336" s="0" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="AO336" s="0" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="337">
       <c r="AN337" s="0" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="AO337" s="0" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="338">
       <c r="AN338" s="0" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="AO338" s="0" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="339">
       <c r="AN339" s="0" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="AO339" s="0" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="340">
       <c r="AN340" s="0" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="AO340" s="0" t="s">
-        <v>1599</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="341">
       <c r="AN341" s="0" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="AO341" s="0" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="342">
       <c r="AN342" s="0" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="AO342" s="0" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="343">
       <c r="AN343" s="0" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="AO343" s="0" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="344">
       <c r="AN344" s="0" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="AO344" s="0" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="345">
       <c r="AN345" s="0" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="AO345" s="0" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="346">
       <c r="AN346" s="0" t="s">
-        <v>1610</v>
+        <v>1614</v>
       </c>
       <c r="AO346" s="0" t="s">
-        <v>1611</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="347">
       <c r="AN347" s="0" t="s">
-        <v>1612</v>
+        <v>1616</v>
       </c>
       <c r="AO347" s="0" t="s">
-        <v>1613</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="348">
       <c r="AN348" s="0" t="s">
-        <v>1614</v>
+        <v>1618</v>
       </c>
       <c r="AO348" s="0" t="s">
-        <v>1615</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="349">
       <c r="AN349" s="0" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="AO349" s="0" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="350">
       <c r="AN350" s="0" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="AO350" s="0" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="351">
       <c r="AN351" s="0" t="s">
-        <v>1620</v>
+        <v>1624</v>
       </c>
       <c r="AO351" s="0" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="352">
       <c r="AN352" s="0" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="AO352" s="0" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="353">
       <c r="AN353" s="0" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="AO353" s="0" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="354">
       <c r="AN354" s="0" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="AO354" s="0" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="355">
       <c r="AN355" s="0" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="AO355" s="0" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="356">
       <c r="AN356" s="0" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="AO356" s="0" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="357">
       <c r="AN357" s="0" t="s">
-        <v>1632</v>
+        <v>1636</v>
       </c>
       <c r="AO357" s="0" t="s">
-        <v>1633</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="358">
       <c r="AN358" s="0" t="s">
-        <v>1634</v>
+        <v>1638</v>
       </c>
       <c r="AO358" s="0" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="359">
       <c r="AN359" s="0" t="s">
-        <v>1636</v>
+        <v>1640</v>
       </c>
       <c r="AO359" s="0" t="s">
-        <v>1637</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="360">
       <c r="AN360" s="0" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="AO360" s="0" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="361">
       <c r="AN361" s="0" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="AO361" s="0" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="362">
       <c r="AN362" s="0" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="AO362" s="0" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="363">
       <c r="AN363" s="0" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="AO363" s="0" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="364">
       <c r="AN364" s="0" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="AO364" s="0" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="365">
       <c r="AN365" s="0" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="AO365" s="0" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="366">
       <c r="AN366" s="0" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="AO366" s="0" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="367">
       <c r="AN367" s="0" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="AO367" s="0" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="368">
       <c r="AN368" s="0" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="AO368" s="0" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="369">
       <c r="AN369" s="0" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="AO369" s="0" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="370">
       <c r="AN370" s="0" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="AO370" s="0" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="371">
       <c r="AN371" s="0" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="AO371" s="0" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="372">
       <c r="AN372" s="0" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="AO372" s="0" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="373">
       <c r="AN373" s="0" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="AO373" s="0" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="374">
       <c r="AN374" s="0" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="AO374" s="0" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="375">
       <c r="AN375" s="0" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="AO375" s="0" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="376">
       <c r="AN376" s="0" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="AO376" s="0" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="377">
       <c r="AN377" s="0" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="AO377" s="0" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="378">
       <c r="AN378" s="0" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="AO378" s="0" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="379">
       <c r="AN379" s="0" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="AO379" s="0" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="380">
       <c r="AN380" s="0" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="AO380" s="0" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="381">
       <c r="AN381" s="0" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="AO381" s="0" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="382">
       <c r="AN382" s="0" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="AO382" s="0" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="383">
       <c r="AN383" s="0" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="AO383" s="0" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="384">
       <c r="AN384" s="0" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="AO384" s="0" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="385">
       <c r="AN385" s="0" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="AO385" s="0" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="386">
       <c r="AN386" s="0" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="AO386" s="0" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="387">
       <c r="AN387" s="0" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="AO387" s="0" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="388">
       <c r="AN388" s="0" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="AO388" s="0" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="389">
       <c r="AN389" s="0" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="AO389" s="0" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="390">
       <c r="AN390" s="0" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="AO390" s="0" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="391">
       <c r="AN391" s="0" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="AO391" s="0" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="392">
       <c r="AN392" s="0" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="AO392" s="0" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="393">
       <c r="AN393" s="0" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="AO393" s="0" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="394">
       <c r="AN394" s="0" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="AO394" s="0" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="395">
       <c r="AN395" s="0" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="AO395" s="0" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="396">
       <c r="AN396" s="0" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="AO396" s="0" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="397">
       <c r="AN397" s="0" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="AO397" s="0" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="398">
       <c r="AN398" s="0" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="AO398" s="0" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="399">
       <c r="AN399" s="0" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="AO399" s="0" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="400">
       <c r="AN400" s="0" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="AO400" s="0" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="401">
       <c r="AN401" s="0" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="AO401" s="0" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="402">
       <c r="AN402" s="0" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="AO402" s="0" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="403">
       <c r="AN403" s="0" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="AO403" s="0" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="404">
       <c r="AN404" s="0" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="AO404" s="0" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="405">
       <c r="AN405" s="0" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="AO405" s="0" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="406">
       <c r="AN406" s="0" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="AO406" s="0" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="407">
       <c r="AN407" s="0" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="AO407" s="0" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="408">
       <c r="AN408" s="0" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="AO408" s="0" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="409">
       <c r="AN409" s="0" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="AO409" s="0" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="410">
       <c r="AN410" s="0" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="AO410" s="0" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="411">
       <c r="AN411" s="0" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="AO411" s="0" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="412">
       <c r="AN412" s="0" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="AO412" s="0" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="413">
       <c r="AN413" s="0" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="AO413" s="0" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="414">
       <c r="AN414" s="0" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="AO414" s="0" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="415">
       <c r="AN415" s="0" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="AO415" s="0" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="416">
       <c r="AN416" s="0" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="AO416" s="0" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="417">
       <c r="AN417" s="0" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="AO417" s="0" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="418">
       <c r="AN418" s="0" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="AO418" s="0" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="419">
       <c r="AN419" s="0" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="AO419" s="0" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="420">
       <c r="AN420" s="0" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="AO420" s="0" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="421">
       <c r="AN421" s="0" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="AO421" s="0" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="422">
       <c r="AN422" s="0" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="AO422" s="0" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="423">
       <c r="AN423" s="0" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="AO423" s="0" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="424">
       <c r="AN424" s="0" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="AO424" s="0" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="425">
       <c r="AN425" s="0" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="AO425" s="0" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="426">
       <c r="AN426" s="0" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="AO426" s="0" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="427">
       <c r="AN427" s="0" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="AO427" s="0" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="428">
       <c r="AN428" s="0" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="AO428" s="0" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="429">
       <c r="AN429" s="0" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="AO429" s="0" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="430">
       <c r="AN430" s="0" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="AO430" s="0" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="431">
       <c r="AN431" s="0" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="AO431" s="0" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="432">
       <c r="AN432" s="0" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="AO432" s="0" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="433">
       <c r="AN433" s="0" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="AO433" s="0" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="434">
       <c r="AN434" s="0" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="AO434" s="0" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="435">
       <c r="AN435" s="0" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="AO435" s="0" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="436">
       <c r="AN436" s="0" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="AO436" s="0" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="437">
       <c r="AN437" s="0" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="AO437" s="0" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="438">
       <c r="AN438" s="0" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="AO438" s="0" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="439">
       <c r="AN439" s="0" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="AO439" s="0" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="440">
       <c r="AN440" s="0" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="AO440" s="0" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="441">
       <c r="AN441" s="0" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="AO441" s="0" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="442">
       <c r="AN442" s="0" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="AO442" s="0" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="443">
       <c r="AN443" s="0" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="AO443" s="0" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="444">
       <c r="AN444" s="0" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="AO444" s="0" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="445">
       <c r="AN445" s="0" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="AO445" s="0" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="446">
       <c r="AN446" s="0" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="AO446" s="0" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="447">
       <c r="AN447" s="0" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="AO447" s="0" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="448">
       <c r="AN448" s="0" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="AO448" s="0" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="449">
       <c r="AN449" s="0" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="AO449" s="0" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="450">
       <c r="AN450" s="0" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="AO450" s="0" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="451">
       <c r="AN451" s="0" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="AO451" s="0" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="452">
       <c r="AN452" s="0" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="AO452" s="0" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="453">
       <c r="AN453" s="0" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="AO453" s="0" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="454">
       <c r="AN454" s="0" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="AO454" s="0" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="455">
       <c r="AN455" s="0" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="AO455" s="0" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="456">
       <c r="AN456" s="0" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="AO456" s="0" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="457">
       <c r="AN457" s="0" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="AO457" s="0" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="458">
       <c r="AN458" s="0" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="AO458" s="0" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="459">
       <c r="AN459" s="0" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="AO459" s="0" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="460">
       <c r="AN460" s="0" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
       <c r="AO460" s="0" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="461">
       <c r="AN461" s="0" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="AO461" s="0" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="462">
       <c r="AN462" s="0" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="AO462" s="0" t="s">
-        <v>1843</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="463">
       <c r="AN463" s="0" t="s">
-        <v>1844</v>
+        <v>1848</v>
       </c>
       <c r="AO463" s="0" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="464">
       <c r="AN464" s="0" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="AO464" s="0" t="s">
-        <v>1847</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="465">
       <c r="AN465" s="0" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="AO465" s="0" t="s">
-        <v>1849</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="466">
       <c r="AN466" s="0" t="s">
-        <v>1850</v>
+        <v>1854</v>
       </c>
       <c r="AO466" s="0" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="467">
       <c r="AN467" s="0" t="s">
-        <v>1852</v>
+        <v>1856</v>
       </c>
       <c r="AO467" s="0" t="s">
-        <v>1853</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="468">
       <c r="AN468" s="0" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
       <c r="AO468" s="0" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="469">
       <c r="AN469" s="0" t="s">
-        <v>1856</v>
+        <v>1860</v>
       </c>
       <c r="AO469" s="0" t="s">
-        <v>1857</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="470">
       <c r="AN470" s="0" t="s">
-        <v>1858</v>
+        <v>1862</v>
       </c>
       <c r="AO470" s="0" t="s">
-        <v>1859</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="471">
       <c r="AN471" s="0" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="AO471" s="0" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="472">
       <c r="AN472" s="0" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="AO472" s="0" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="473">
       <c r="AN473" s="0" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="AO473" s="0" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="474">
       <c r="AN474" s="0" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="AO474" s="0" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="475">
       <c r="AN475" s="0" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="AO475" s="0" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="476">
       <c r="AN476" s="0" t="s">
-        <v>1870</v>
+        <v>1874</v>
       </c>
       <c r="AO476" s="0" t="s">
-        <v>1871</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="477">
       <c r="AN477" s="0" t="s">
-        <v>1872</v>
+        <v>1876</v>
       </c>
       <c r="AO477" s="0" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="478">
       <c r="AN478" s="0" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
       <c r="AO478" s="0" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="479">
       <c r="AN479" s="0" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="AO479" s="0" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="480">
       <c r="AN480" s="0" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="AO480" s="0" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="481">
       <c r="AN481" s="0" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="AO481" s="0" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="482">
       <c r="AN482" s="0" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="AO482" s="0" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="483">
       <c r="AN483" s="0" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
       <c r="AO483" s="0" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="484">
       <c r="AN484" s="0" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="AO484" s="0" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="485">
       <c r="AN485" s="0" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="AO485" s="0" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="486">
       <c r="AN486" s="0" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="AO486" s="0" t="s">
-        <v>1891</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="487">
       <c r="AN487" s="0" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="AO487" s="0" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="488">
       <c r="AN488" s="0" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="AO488" s="0" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="489">
       <c r="AN489" s="0" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="AO489" s="0" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="490">
       <c r="AN490" s="0" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="AO490" s="0" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="491">
       <c r="AN491" s="0" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="AO491" s="0" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="492">
       <c r="AN492" s="0" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
       <c r="AO492" s="0" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="493">
       <c r="AN493" s="0" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="AO493" s="0" t="s">
-        <v>1905</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="494">
       <c r="AN494" s="0" t="s">
-        <v>1906</v>
+        <v>1910</v>
       </c>
       <c r="AO494" s="0" t="s">
-        <v>1907</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="495">
       <c r="AN495" s="0" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="AO495" s="0" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="496">
       <c r="AN496" s="0" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="AO496" s="0" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="497">
       <c r="AN497" s="0" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="AO497" s="0" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="498">
       <c r="AN498" s="0" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="AO498" s="0" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="499">
       <c r="AN499" s="0" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="AO499" s="0" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="500">
       <c r="AN500" s="0" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="AO500" s="0" t="s">
-        <v>1919</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="501">
       <c r="AN501" s="0" t="s">
-        <v>1920</v>
+        <v>1924</v>
       </c>
       <c r="AO501" s="0" t="s">
-        <v>1921</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="502">
       <c r="AN502" s="0" t="s">
-        <v>1922</v>
+        <v>1926</v>
       </c>
       <c r="AO502" s="0" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="503">
       <c r="AN503" s="0" t="s">
-        <v>1924</v>
+        <v>1928</v>
       </c>
       <c r="AO503" s="0" t="s">
-        <v>1925</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="504">
       <c r="AN504" s="0" t="s">
-        <v>1926</v>
+        <v>1930</v>
       </c>
       <c r="AO504" s="0" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="505">
       <c r="AN505" s="0" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="AO505" s="0" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="506">
       <c r="AN506" s="0" t="s">
-        <v>1930</v>
+        <v>1934</v>
       </c>
       <c r="AO506" s="0" t="s">
-        <v>1931</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="507">
       <c r="AN507" s="0" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="AO507" s="0" t="s">
-        <v>1933</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="508">
       <c r="AN508" s="0" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="AO508" s="0" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="509">
       <c r="AN509" s="0" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="AO509" s="0" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="510">
       <c r="AN510" s="0" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="AO510" s="0" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="511">
       <c r="AN511" s="0" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="AO511" s="0" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="512">
       <c r="AN512" s="0" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="AO512" s="0" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="513">
       <c r="AN513" s="0" t="s">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="AO513" s="0" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="514">
       <c r="AN514" s="0" t="s">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="AO514" s="0" t="s">
-        <v>1947</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="515">
       <c r="AN515" s="0" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="AO515" s="0" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="516">
       <c r="AN516" s="0" t="s">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="AO516" s="0" t="s">
-        <v>1951</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="517">
       <c r="AN517" s="0" t="s">
-        <v>1952</v>
+        <v>1956</v>
       </c>
       <c r="AO517" s="0" t="s">
-        <v>1953</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="518">
       <c r="AN518" s="0" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="AO518" s="0" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="519">
       <c r="AN519" s="0" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="AO519" s="0" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="520">
       <c r="AN520" s="0" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="AO520" s="0" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="521">
       <c r="AN521" s="0" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="AO521" s="0" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="522">
       <c r="AN522" s="0" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="AO522" s="0" t="s">
-        <v>1963</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="523">
       <c r="AN523" s="0" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="AO523" s="0" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="524">
       <c r="AN524" s="0" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="AO524" s="0" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="525">
       <c r="AN525" s="0" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="AO525" s="0" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="526">
       <c r="AN526" s="0" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="AO526" s="0" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="527">
       <c r="AN527" s="0" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="AO527" s="0" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="528">
       <c r="AN528" s="0" t="s">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="AO528" s="0" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="529">
       <c r="AN529" s="0" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="AO529" s="0" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="530">
       <c r="AN530" s="0" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="AO530" s="0" t="s">
-        <v>1979</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="531">
       <c r="AN531" s="0" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="AO531" s="0" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="532">
       <c r="AN532" s="0" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="AO532" s="0" t="s">
-        <v>1983</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="533">
       <c r="AN533" s="0" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="AO533" s="0" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="534">
       <c r="AN534" s="0" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="AO534" s="0" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="535">
       <c r="AN535" s="0" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="AO535" s="0" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="536">
       <c r="AN536" s="0" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="AO536" s="0" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="537">
       <c r="AN537" s="0" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="AO537" s="0" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="538">
       <c r="AN538" s="0" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="AO538" s="0" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="539">
       <c r="AN539" s="0" t="s">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="AO539" s="0" t="s">
-        <v>1997</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="540">
       <c r="AN540" s="0" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="AO540" s="0" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="541">
       <c r="AN541" s="0" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="AO541" s="0" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="542">
       <c r="AN542" s="0" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="AO542" s="0" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="543">
       <c r="AN543" s="0" t="s">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="AO543" s="0" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="544">
       <c r="AN544" s="0" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="AO544" s="0" t="s">
-        <v>2007</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="545">
       <c r="AN545" s="0" t="s">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="AO545" s="0" t="s">
-        <v>2009</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="546">
       <c r="AN546" s="0" t="s">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="AO546" s="0" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="547">
       <c r="AN547" s="0" t="s">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="AO547" s="0" t="s">
-        <v>2013</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="548">
       <c r="AN548" s="0" t="s">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="AO548" s="0" t="s">
-        <v>2015</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="549">
       <c r="AN549" s="0" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="AO549" s="0" t="s">
-        <v>2017</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="550">
       <c r="AN550" s="0" t="s">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="AO550" s="0" t="s">
-        <v>2019</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="551">
       <c r="AN551" s="0" t="s">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="AO551" s="0" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="552">
       <c r="AN552" s="0" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="AO552" s="0" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="553">
       <c r="AN553" s="0" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="AO553" s="0" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="554">
       <c r="AN554" s="0" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="AO554" s="0" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="555">
       <c r="AN555" s="0" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="AO555" s="0" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="556">
       <c r="AN556" s="0" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="AO556" s="0" t="s">
-        <v>2031</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="557">
       <c r="AN557" s="0" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="AO557" s="0" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="558">
       <c r="AN558" s="0" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="AO558" s="0" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="559">
       <c r="AN559" s="0" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="AO559" s="0" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="560">
       <c r="AN560" s="0" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="AO560" s="0" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="561">
       <c r="AN561" s="0" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="AO561" s="0" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="562">
       <c r="AN562" s="0" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="AO562" s="0" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="563">
       <c r="AN563" s="0" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="AO563" s="0" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="564">
       <c r="AN564" s="0" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="AO564" s="0" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="565">
       <c r="AN565" s="0" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="AO565" s="0" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="566">
       <c r="AN566" s="0" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="AO566" s="0" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="567">
       <c r="AN567" s="0" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="AO567" s="0" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="568">
       <c r="AN568" s="0" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="AO568" s="0" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="569">
       <c r="AN569" s="0" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
       <c r="AO569" s="0" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="570">
       <c r="AN570" s="0" t="s">
-        <v>2058</v>
+        <v>2062</v>
       </c>
       <c r="AO570" s="0" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="571">
       <c r="AN571" s="0" t="s">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="AO571" s="0" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="572">
       <c r="AN572" s="0" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
       <c r="AO572" s="0" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="573">
       <c r="AN573" s="0" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="AO573" s="0" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="574">
       <c r="AN574" s="0" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="AO574" s="0" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="575">
       <c r="AN575" s="0" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="AO575" s="0" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="576">
       <c r="AN576" s="0" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="AO576" s="0" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="577">
       <c r="AN577" s="0" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="AO577" s="0" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="578">
       <c r="AN578" s="0" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="AO578" s="0" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="579">
       <c r="AN579" s="0" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="AO579" s="0" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="580">
       <c r="AN580" s="0" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="AO580" s="0" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="581">
       <c r="AN581" s="0" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="AO581" s="0" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="582">
       <c r="AN582" s="0" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="AO582" s="0" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="583">
       <c r="AN583" s="0" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="AO583" s="0" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="584">
       <c r="AN584" s="0" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="AO584" s="0" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="585">
       <c r="AN585" s="0" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="AO585" s="0" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="586">
       <c r="AN586" s="0" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="AO586" s="0" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="587">
       <c r="AN587" s="0" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="AO587" s="0" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="588">
       <c r="AN588" s="0" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="AO588" s="0" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="589">
       <c r="AN589" s="0" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="AO589" s="0" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="590">
       <c r="AN590" s="0" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="AO590" s="0" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="591">
       <c r="AN591" s="0" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
       <c r="AO591" s="0" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="592">
       <c r="AN592" s="0" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="AO592" s="0" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="593">
       <c r="AN593" s="0" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="AO593" s="0" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="594">
       <c r="AN594" s="0" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="AO594" s="0" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="595">
       <c r="AN595" s="0" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
       <c r="AO595" s="0" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="596">
       <c r="AN596" s="0" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="AO596" s="0" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="597">
       <c r="AN597" s="0" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="AO597" s="0" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="598">
       <c r="AN598" s="0" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="AO598" s="0" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="599">
       <c r="AN599" s="0" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="AO599" s="0" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="600">
       <c r="AN600" s="0" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="AO600" s="0" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="601">
       <c r="AN601" s="0" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="AO601" s="0" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="602">
       <c r="AN602" s="0" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="AO602" s="0" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="603">
       <c r="AN603" s="0" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="AO603" s="0" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="604">
       <c r="AN604" s="0" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="AO604" s="0" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="605">
       <c r="AN605" s="0" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
       <c r="AO605" s="0" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="606">
       <c r="AN606" s="0" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="AO606" s="0" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="607">
       <c r="AN607" s="0" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="AO607" s="0" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="608">
       <c r="AN608" s="0" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="AO608" s="0" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="609">
       <c r="AN609" s="0" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="AO609" s="0" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="610">
       <c r="AN610" s="0" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="AO610" s="0" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="611">
       <c r="AN611" s="0" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="AO611" s="0" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="612">
       <c r="AN612" s="0" t="s">
-        <v>2142</v>
+        <v>2146</v>
       </c>
       <c r="AO612" s="0" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="613">
       <c r="AN613" s="0" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="AO613" s="0" t="s">
-        <v>2145</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="614">
       <c r="AN614" s="0" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="AO614" s="0" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="615">
       <c r="AN615" s="0" t="s">
-        <v>2148</v>
+        <v>2152</v>
       </c>
       <c r="AO615" s="0" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="616">
       <c r="AN616" s="0" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="AO616" s="0" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="617">
       <c r="AN617" s="0" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="AO617" s="0" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="618">
       <c r="AN618" s="0" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
       <c r="AO618" s="0" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="619">
       <c r="AN619" s="0" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="AO619" s="0" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="620">
       <c r="AN620" s="0" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="AO620" s="0" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="621">
       <c r="AN621" s="0" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="AO621" s="0" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="622">
       <c r="AN622" s="0" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="AO622" s="0" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="623">
       <c r="AN623" s="0" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="AO623" s="0" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="624">
       <c r="AN624" s="0" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="AO624" s="0" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="625">
       <c r="AN625" s="0" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="AO625" s="0" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="626">
       <c r="AN626" s="0" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
       <c r="AO626" s="0" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="627">
       <c r="AN627" s="0" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="AO627" s="0" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="628">
       <c r="AN628" s="0" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="AO628" s="0" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="629">
       <c r="AN629" s="0" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="AO629" s="0" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="630">
       <c r="AN630" s="0" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
       <c r="AO630" s="0" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="631">
       <c r="AN631" s="0" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="AO631" s="0" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="632">
       <c r="AN632" s="0" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="AO632" s="0" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="633">
       <c r="AN633" s="0" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="AO633" s="0" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="634">
       <c r="AN634" s="0" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
       <c r="AO634" s="0" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="635">
       <c r="AN635" s="0" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="AO635" s="0" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="636">
       <c r="AN636" s="0" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="AO636" s="0" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="637">
       <c r="AN637" s="0" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="AO637" s="0" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="638">
       <c r="AN638" s="0" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="AO638" s="0" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="639">
       <c r="AN639" s="0" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="AO639" s="0" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="640">
       <c r="AN640" s="0" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="AO640" s="0" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="641">
       <c r="AN641" s="0" t="s">
-        <v>2200</v>
+        <v>2204</v>
       </c>
       <c r="AO641" s="0" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="642">
       <c r="AN642" s="0" t="s">
-        <v>2202</v>
+        <v>2206</v>
       </c>
       <c r="AO642" s="0" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="643">
       <c r="AN643" s="0" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="AO643" s="0" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="644">
       <c r="AN644" s="0" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="AO644" s="0" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="645">
       <c r="AN645" s="0" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="AO645" s="0" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="646">
       <c r="AN646" s="0" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="AO646" s="0" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="647">
       <c r="AN647" s="0" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="AO647" s="0" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="648">
       <c r="AN648" s="0" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="AO648" s="0" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="649">
       <c r="AN649" s="0" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="AO649" s="0" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="650">
       <c r="AN650" s="0" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="AO650" s="0" t="s">
-        <v>2219</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="651">
       <c r="AN651" s="0" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="AO651" s="0" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="652">
       <c r="AN652" s="0" t="s">
-        <v>2222</v>
+        <v>2226</v>
       </c>
       <c r="AO652" s="0" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="653">
       <c r="AN653" s="0" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="AO653" s="0" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="654">
       <c r="AN654" s="0" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="AO654" s="0" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="655">
       <c r="AN655" s="0" t="s">
-        <v>2228</v>
+        <v>2232</v>
       </c>
       <c r="AO655" s="0" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="656">
       <c r="AN656" s="0" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="AO656" s="0" t="s">
-        <v>2231</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="657">
       <c r="AN657" s="0" t="s">
-        <v>2232</v>
+        <v>2236</v>
       </c>
       <c r="AO657" s="0" t="s">
-        <v>2233</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="658">
       <c r="AN658" s="0" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="AO658" s="0" t="s">
-        <v>2235</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="659">
       <c r="AN659" s="0" t="s">
-        <v>2236</v>
+        <v>2240</v>
       </c>
       <c r="AO659" s="0" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="660">
       <c r="AN660" s="0" t="s">
-        <v>2238</v>
+        <v>2242</v>
       </c>
       <c r="AO660" s="0" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="661">
       <c r="AN661" s="0" t="s">
-        <v>2240</v>
+        <v>2244</v>
       </c>
       <c r="AO661" s="0" t="s">
-        <v>2241</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="662">
       <c r="AN662" s="0" t="s">
-        <v>2242</v>
+        <v>2246</v>
       </c>
       <c r="AO662" s="0" t="s">
-        <v>2243</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="663">
       <c r="AN663" s="0" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="AO663" s="0" t="s">
-        <v>2245</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="664">
       <c r="AN664" s="0" t="s">
-        <v>2246</v>
+        <v>2250</v>
       </c>
       <c r="AO664" s="0" t="s">
-        <v>2247</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="665">
       <c r="AN665" s="0" t="s">
-        <v>2248</v>
+        <v>2252</v>
       </c>
       <c r="AO665" s="0" t="s">
-        <v>2249</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="666">
       <c r="AN666" s="0" t="s">
-        <v>2250</v>
+        <v>2254</v>
       </c>
       <c r="AO666" s="0" t="s">
-        <v>2251</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="667">
       <c r="AN667" s="0" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="AO667" s="0" t="s">
-        <v>2253</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="668">
       <c r="AN668" s="0" t="s">
-        <v>2254</v>
+        <v>2258</v>
       </c>
       <c r="AO668" s="0" t="s">
-        <v>2255</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="669">
       <c r="AN669" s="0" t="s">
-        <v>2256</v>
+        <v>2260</v>
       </c>
       <c r="AO669" s="0" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="670">
       <c r="AN670" s="0" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="AO670" s="0" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="671">
       <c r="AN671" s="0" t="s">
-        <v>2260</v>
+        <v>2264</v>
       </c>
       <c r="AO671" s="0" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="672">
       <c r="AN672" s="0" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="AO672" s="0" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="673">
       <c r="AN673" s="0" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="AO673" s="0" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="674">
       <c r="AN674" s="0" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="AO674" s="0" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="675">
       <c r="AN675" s="0" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="AO675" s="0" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="676">
       <c r="AN676" s="0" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="AO676" s="0" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="677">
       <c r="AN677" s="0" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="AO677" s="0" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="678">
       <c r="AN678" s="0" t="s">
-        <v>2274</v>
+        <v>2278</v>
       </c>
       <c r="AO678" s="0" t="s">
-        <v>2275</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="679">
       <c r="AN679" s="0" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="AO679" s="0" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="680">
       <c r="AN680" s="0" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="AO680" s="0" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="681">
       <c r="AN681" s="0" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="AO681" s="0" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="682">
       <c r="AN682" s="0" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="AO682" s="0" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="683">
       <c r="AN683" s="0" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="AO683" s="0" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="684">
       <c r="AN684" s="0" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="AO684" s="0" t="s">
-        <v>2287</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="685">
       <c r="AN685" s="0" t="s">
-        <v>2288</v>
+        <v>2292</v>
       </c>
       <c r="AO685" s="0" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="686">
       <c r="AN686" s="0" t="s">
-        <v>2290</v>
+        <v>2294</v>
       </c>
       <c r="AO686" s="0" t="s">
-        <v>2291</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="687">
       <c r="AN687" s="0" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="AO687" s="0" t="s">
-        <v>2293</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="688">
       <c r="AN688" s="0" t="s">
-        <v>2294</v>
+        <v>2298</v>
       </c>
       <c r="AO688" s="0" t="s">
-        <v>2295</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="689">
       <c r="AN689" s="0" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="AO689" s="0" t="s">
-        <v>2297</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="690">
       <c r="AN690" s="0" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="AO690" s="0" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="691">
       <c r="AN691" s="0" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="AO691" s="0" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="692">
       <c r="AN692" s="0" t="s">
-        <v>2302</v>
+        <v>2306</v>
       </c>
       <c r="AO692" s="0" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="693">
       <c r="AN693" s="0" t="s">
-        <v>2304</v>
+        <v>2308</v>
       </c>
       <c r="AO693" s="0" t="s">
-        <v>2305</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="694">
       <c r="AN694" s="0" t="s">
-        <v>2306</v>
+        <v>2310</v>
       </c>
       <c r="AO694" s="0" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="695">
       <c r="AN695" s="0" t="s">
-        <v>2308</v>
+        <v>2312</v>
       </c>
       <c r="AO695" s="0" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="696">
       <c r="AN696" s="0" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="AO696" s="0" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="697">
       <c r="AN697" s="0" t="s">
-        <v>2312</v>
+        <v>2316</v>
       </c>
       <c r="AO697" s="0" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="698">
       <c r="AN698" s="0" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="AO698" s="0" t="s">
-        <v>2315</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="699">
       <c r="AN699" s="0" t="s">
-        <v>2316</v>
+        <v>2320</v>
       </c>
       <c r="AO699" s="0" t="s">
-        <v>2317</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="700">
       <c r="AN700" s="0" t="s">
-        <v>2318</v>
+        <v>2322</v>
       </c>
       <c r="AO700" s="0" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="701">
       <c r="AN701" s="0" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="AO701" s="0" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="702">
       <c r="AN702" s="0" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="AO702" s="0" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="703">
       <c r="AN703" s="0" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="AO703" s="0" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="704">
       <c r="AN704" s="0" t="s">
-        <v>2326</v>
+        <v>2330</v>
       </c>
       <c r="AO704" s="0" t="s">
-        <v>2327</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="705">
       <c r="AN705" s="0" t="s">
-        <v>2328</v>
+        <v>2332</v>
       </c>
       <c r="AO705" s="0" t="s">
-        <v>2329</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="706">
       <c r="AN706" s="0" t="s">
-        <v>2330</v>
+        <v>2334</v>
       </c>
       <c r="AO706" s="0" t="s">
-        <v>2331</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="707">
       <c r="AN707" s="0" t="s">
-        <v>2332</v>
+        <v>2336</v>
       </c>
       <c r="AO707" s="0" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="708">
       <c r="AN708" s="0" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="AO708" s="0" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="709">
       <c r="AN709" s="0" t="s">
-        <v>2336</v>
+        <v>2340</v>
       </c>
       <c r="AO709" s="0" t="s">
-        <v>2337</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="710">
       <c r="AN710" s="0" t="s">
-        <v>2338</v>
+        <v>2342</v>
       </c>
       <c r="AO710" s="0" t="s">
-        <v>2339</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="711">
       <c r="AN711" s="0" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
       <c r="AO711" s="0" t="s">
-        <v>2341</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="712">
       <c r="AN712" s="0" t="s">
-        <v>2342</v>
+        <v>2346</v>
       </c>
       <c r="AO712" s="0" t="s">
-        <v>2343</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="713">
       <c r="AN713" s="0" t="s">
-        <v>2344</v>
+        <v>2348</v>
       </c>
       <c r="AO713" s="0" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="714">
       <c r="AN714" s="0" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
       <c r="AO714" s="0" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="715">
       <c r="AN715" s="0" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="AO715" s="0" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="716">
       <c r="AN716" s="0" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="AO716" s="0" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="717">
       <c r="AN717" s="0" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="AO717" s="0" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="718">
       <c r="AN718" s="0" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="AO718" s="0" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="719">
       <c r="AN719" s="0" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="AO719" s="0" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="720">
       <c r="AN720" s="0" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
       <c r="AO720" s="0" t="s">
-        <v>2359</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="721">
       <c r="AN721" s="0" t="s">
-        <v>2360</v>
+        <v>2364</v>
       </c>
       <c r="AO721" s="0" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="722">
       <c r="AN722" s="0" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="AO722" s="0" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="723">
       <c r="AN723" s="0" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
       <c r="AO723" s="0" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="724">
       <c r="AN724" s="0" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
       <c r="AO724" s="0" t="s">
-        <v>2367</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="725">
       <c r="AN725" s="0" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
       <c r="AO725" s="0" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="726">
       <c r="AN726" s="0" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="AO726" s="0" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="727">
       <c r="AN727" s="0" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
       <c r="AO727" s="0" t="s">
-        <v>2373</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="728">
       <c r="AN728" s="0" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="AO728" s="0" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="729">
       <c r="AN729" s="0" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
       <c r="AO729" s="0" t="s">
-        <v>2377</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="730">
       <c r="AN730" s="0" t="s">
-        <v>2378</v>
+        <v>2382</v>
       </c>
       <c r="AO730" s="0" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="731">
       <c r="AN731" s="0" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
       <c r="AO731" s="0" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="732">
       <c r="AN732" s="0" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="AO732" s="0" t="s">
-        <v>2383</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="733">
       <c r="AN733" s="0" t="s">
-        <v>2384</v>
+        <v>2388</v>
       </c>
       <c r="AO733" s="0" t="s">
-        <v>2385</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="734">
       <c r="AN734" s="0" t="s">
-        <v>2386</v>
+        <v>2390</v>
       </c>
       <c r="AO734" s="0" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="735">
       <c r="AN735" s="0" t="s">
-        <v>2388</v>
+        <v>2392</v>
       </c>
       <c r="AO735" s="0" t="s">
-        <v>2389</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="736">
       <c r="AN736" s="0" t="s">
-        <v>2390</v>
+        <v>2394</v>
       </c>
       <c r="AO736" s="0" t="s">
-        <v>2391</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="737">
       <c r="AN737" s="0" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="AO737" s="0" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="738">
       <c r="AN738" s="0" t="s">
-        <v>2394</v>
+        <v>2398</v>
       </c>
       <c r="AO738" s="0" t="s">
-        <v>2395</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="739">
       <c r="AN739" s="0" t="s">
-        <v>2396</v>
+        <v>2400</v>
       </c>
       <c r="AO739" s="0" t="s">
-        <v>2397</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="740">
       <c r="AN740" s="0" t="s">
-        <v>2398</v>
+        <v>2402</v>
       </c>
       <c r="AO740" s="0" t="s">
-        <v>2399</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="741">
       <c r="AN741" s="0" t="s">
-        <v>2400</v>
+        <v>2404</v>
       </c>
       <c r="AO741" s="0" t="s">
-        <v>2401</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="742">
       <c r="AN742" s="0" t="s">
-        <v>2402</v>
+        <v>2406</v>
       </c>
       <c r="AO742" s="0" t="s">
-        <v>2403</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="743">
       <c r="AN743" s="0" t="s">
-        <v>2404</v>
+        <v>2408</v>
       </c>
       <c r="AO743" s="0" t="s">
-        <v>2405</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="744">
       <c r="AN744" s="0" t="s">
-        <v>2406</v>
+        <v>2410</v>
       </c>
       <c r="AO744" s="0" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="745">
       <c r="AN745" s="0" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
       <c r="AO745" s="0" t="s">
-        <v>2409</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="746">
       <c r="AN746" s="0" t="s">
-        <v>2410</v>
+        <v>2414</v>
       </c>
       <c r="AO746" s="0" t="s">
-        <v>2411</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="747">
       <c r="AN747" s="0" t="s">
-        <v>2412</v>
+        <v>2416</v>
       </c>
       <c r="AO747" s="0" t="s">
-        <v>2413</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="748">
       <c r="AN748" s="0" t="s">
-        <v>2414</v>
+        <v>2418</v>
       </c>
       <c r="AO748" s="0" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="749">
       <c r="AN749" s="0" t="s">
-        <v>2416</v>
+        <v>2420</v>
       </c>
       <c r="AO749" s="0" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="750">
       <c r="AN750" s="0" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="AO750" s="0" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="751">
       <c r="AN751" s="0" t="s">
-        <v>2420</v>
+        <v>2424</v>
       </c>
       <c r="AO751" s="0" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="752">
       <c r="AN752" s="0" t="s">
-        <v>2422</v>
+        <v>2426</v>
       </c>
       <c r="AO752" s="0" t="s">
-        <v>2423</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="753">
       <c r="AN753" s="0" t="s">
-        <v>2424</v>
+        <v>2428</v>
       </c>
       <c r="AO753" s="0" t="s">
-        <v>2425</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="754">
       <c r="AN754" s="0" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="AO754" s="0" t="s">
-        <v>2427</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="755">
       <c r="AN755" s="0" t="s">
-        <v>2428</v>
+        <v>2432</v>
       </c>
       <c r="AO755" s="0" t="s">
-        <v>2429</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="756">
       <c r="AN756" s="0" t="s">
-        <v>2430</v>
+        <v>2434</v>
       </c>
       <c r="AO756" s="0" t="s">
-        <v>2431</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="757">
       <c r="AN757" s="0" t="s">
-        <v>2432</v>
+        <v>2436</v>
       </c>
       <c r="AO757" s="0" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="758">
       <c r="AN758" s="0" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="AO758" s="0" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="759">
       <c r="AN759" s="0" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
       <c r="AO759" s="0" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="760">
       <c r="AN760" s="0" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="AO760" s="0" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="761">
       <c r="AN761" s="0" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="AO761" s="0" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="762">
       <c r="AN762" s="0" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
       <c r="AO762" s="0" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="763">
       <c r="AN763" s="0" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="AO763" s="0" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="764">
       <c r="AN764" s="0" t="s">
-        <v>2446</v>
+        <v>2450</v>
       </c>
       <c r="AO764" s="0" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="765">
       <c r="AN765" s="0" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="AO765" s="0" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="766">
       <c r="AN766" s="0" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="AO766" s="0" t="s">
-        <v>2451</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="767">
       <c r="AN767" s="0" t="s">
-        <v>2452</v>
+        <v>2456</v>
       </c>
       <c r="AO767" s="0" t="s">
-        <v>2453</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="768">
       <c r="AN768" s="0" t="s">
-        <v>2454</v>
+        <v>2458</v>
       </c>
       <c r="AO768" s="0" t="s">
-        <v>2455</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="769">
       <c r="AN769" s="0" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="AO769" s="0" t="s">
-        <v>2457</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="770">
       <c r="AN770" s="0" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
       <c r="AO770" s="0" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="771">
       <c r="AN771" s="0" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
       <c r="AO771" s="0" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="772">
       <c r="AN772" s="0" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="AO772" s="0" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="773">
       <c r="AN773" s="0" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
       <c r="AO773" s="0" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="774">
       <c r="AN774" s="0" t="s">
-        <v>2466</v>
+        <v>2470</v>
       </c>
       <c r="AO774" s="0" t="s">
-        <v>2467</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="775">
       <c r="AN775" s="0" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="AO775" s="0" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="776">
       <c r="AN776" s="0" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="AO776" s="0" t="s">
-        <v>2471</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="777">
       <c r="AN777" s="0" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="AO777" s="0" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="778">
       <c r="AN778" s="0" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="AO778" s="0" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="779">
       <c r="AN779" s="0" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="AO779" s="0" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="780">
       <c r="AN780" s="0" t="s">
-        <v>2478</v>
+        <v>2482</v>
       </c>
       <c r="AO780" s="0" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="781">
       <c r="AN781" s="0" t="s">
-        <v>2480</v>
+        <v>2484</v>
       </c>
       <c r="AO781" s="0" t="s">
-        <v>2481</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="782">
       <c r="AN782" s="0" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="AO782" s="0" t="s">
-        <v>2483</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="783">
       <c r="AN783" s="0" t="s">
-        <v>2484</v>
+        <v>2488</v>
       </c>
       <c r="AO783" s="0" t="s">
-        <v>2485</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="784">
       <c r="AN784" s="0" t="s">
-        <v>2486</v>
+        <v>2490</v>
       </c>
       <c r="AO784" s="0" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="785">
       <c r="AN785" s="0" t="s">
-        <v>2488</v>
+        <v>2492</v>
       </c>
       <c r="AO785" s="0" t="s">
-        <v>2489</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="786">
       <c r="AN786" s="0" t="s">
-        <v>2490</v>
+        <v>2494</v>
       </c>
       <c r="AO786" s="0" t="s">
-        <v>2491</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="787">
       <c r="AN787" s="0" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
       <c r="AO787" s="0" t="s">
-        <v>2493</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="788">
       <c r="AN788" s="0" t="s">
-        <v>2494</v>
+        <v>2498</v>
       </c>
       <c r="AO788" s="0" t="s">
-        <v>2495</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="789">
       <c r="AN789" s="0" t="s">
-        <v>2496</v>
+        <v>2500</v>
       </c>
       <c r="AO789" s="0" t="s">
-        <v>2497</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="790">
       <c r="AN790" s="0" t="s">
-        <v>2498</v>
+        <v>2502</v>
       </c>
       <c r="AO790" s="0" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="791">
       <c r="AN791" s="0" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
       <c r="AO791" s="0" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="792">
       <c r="AN792" s="0" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="AO792" s="0" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="793">
       <c r="AN793" s="0" t="s">
-        <v>2504</v>
+        <v>2508</v>
       </c>
       <c r="AO793" s="0" t="s">
-        <v>2505</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="794">
       <c r="AN794" s="0" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="AO794" s="0" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="795">
       <c r="AN795" s="0" t="s">
-        <v>2508</v>
+        <v>2512</v>
       </c>
       <c r="AO795" s="0" t="s">
-        <v>2509</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="796">
       <c r="AN796" s="0" t="s">
-        <v>2510</v>
+        <v>2514</v>
       </c>
       <c r="AO796" s="0" t="s">
-        <v>2511</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="797">
       <c r="AN797" s="0" t="s">
-        <v>2512</v>
+        <v>2516</v>
       </c>
       <c r="AO797" s="0" t="s">
-        <v>2513</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="798">
       <c r="AN798" s="0" t="s">
-        <v>2514</v>
+        <v>2518</v>
       </c>
       <c r="AO798" s="0" t="s">
-        <v>2515</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="799">
       <c r="AN799" s="0" t="s">
-        <v>2516</v>
+        <v>2520</v>
       </c>
       <c r="AO799" s="0" t="s">
-        <v>2517</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="800">
       <c r="AN800" s="0" t="s">
-        <v>2518</v>
+        <v>2522</v>
       </c>
       <c r="AO800" s="0" t="s">
-        <v>2519</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="801">
       <c r="AN801" s="0" t="s">
-        <v>2520</v>
+        <v>2524</v>
       </c>
       <c r="AO801" s="0" t="s">
-        <v>2521</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="802">
       <c r="AN802" s="0" t="s">
-        <v>2522</v>
+        <v>2526</v>
       </c>
       <c r="AO802" s="0" t="s">
-        <v>2523</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="803">
       <c r="AN803" s="0" t="s">
-        <v>2524</v>
+        <v>2528</v>
       </c>
       <c r="AO803" s="0" t="s">
-        <v>2525</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="804">
       <c r="AN804" s="0" t="s">
-        <v>2526</v>
+        <v>2530</v>
       </c>
       <c r="AO804" s="0" t="s">
-        <v>2527</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="805">
       <c r="AN805" s="0" t="s">
-        <v>2528</v>
+        <v>2532</v>
       </c>
       <c r="AO805" s="0" t="s">
-        <v>2529</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="806">
       <c r="AN806" s="0" t="s">
-        <v>2530</v>
+        <v>2534</v>
       </c>
       <c r="AO806" s="0" t="s">
-        <v>2531</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="807">
       <c r="AN807" s="0" t="s">
-        <v>2532</v>
+        <v>2536</v>
       </c>
       <c r="AO807" s="0" t="s">
-        <v>2533</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="808">
       <c r="AN808" s="0" t="s">
-        <v>2534</v>
+        <v>2538</v>
       </c>
       <c r="AO808" s="0" t="s">
-        <v>2535</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="809">
       <c r="AN809" s="0" t="s">
-        <v>2536</v>
+        <v>2540</v>
       </c>
       <c r="AO809" s="0" t="s">
-        <v>2537</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="810">
       <c r="AN810" s="0" t="s">
-        <v>2538</v>
+        <v>2542</v>
       </c>
       <c r="AO810" s="0" t="s">
-        <v>2539</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="811">
       <c r="AN811" s="0" t="s">
-        <v>2540</v>
+        <v>2544</v>
       </c>
       <c r="AO811" s="0" t="s">
-        <v>2541</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="812">
       <c r="AN812" s="0" t="s">
-        <v>2542</v>
+        <v>2546</v>
       </c>
       <c r="AO812" s="0" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="813">
       <c r="AN813" s="0" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
       <c r="AO813" s="0" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="814">
       <c r="AN814" s="0" t="s">
-        <v>2546</v>
+        <v>2550</v>
       </c>
       <c r="AO814" s="0" t="s">
-        <v>2547</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="815">
       <c r="AN815" s="0" t="s">
-        <v>2548</v>
+        <v>2552</v>
       </c>
       <c r="AO815" s="0" t="s">
-        <v>2549</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="816">
       <c r="AN816" s="0" t="s">
-        <v>2550</v>
+        <v>2554</v>
       </c>
       <c r="AO816" s="0" t="s">
-        <v>2551</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="817">
       <c r="AN817" s="0" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="AO817" s="0" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="818">
       <c r="AN818" s="0" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="AO818" s="0" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="819">
       <c r="AN819" s="0" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="AO819" s="0" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="820">
       <c r="AN820" s="0" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="AO820" s="0" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="821">
       <c r="AN821" s="0" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="AO821" s="0" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="822">
       <c r="AN822" s="0" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="AO822" s="0" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="823">
       <c r="AN823" s="0" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="AO823" s="0" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="824">
       <c r="AN824" s="0" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="AO824" s="0" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="825">
       <c r="AN825" s="0" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="AO825" s="0" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="826">
       <c r="AN826" s="0" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="AO826" s="0" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="827">
       <c r="AN827" s="0" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="AO827" s="0" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="828">
       <c r="AN828" s="0" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="AO828" s="0" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="829">
       <c r="AN829" s="0" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="AO829" s="0" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="830">
       <c r="AN830" s="0" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="AO830" s="0" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="831">
       <c r="AN831" s="0" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
       <c r="AO831" s="0" t="s">
-        <v>2581</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="832">
       <c r="AN832" s="0" t="s">
-        <v>2582</v>
+        <v>2586</v>
       </c>
       <c r="AO832" s="0" t="s">
-        <v>2583</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="833">
       <c r="AN833" s="0" t="s">
-        <v>2584</v>
+        <v>2588</v>
       </c>
       <c r="AO833" s="0" t="s">
-        <v>2585</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="834">
       <c r="AN834" s="0" t="s">
-        <v>2586</v>
+        <v>2590</v>
       </c>
       <c r="AO834" s="0" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="835">
       <c r="AN835" s="0" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="AO835" s="0" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="836">
       <c r="AN836" s="0" t="s">
-        <v>2590</v>
+        <v>2594</v>
       </c>
       <c r="AO836" s="0" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="837">
       <c r="AN837" s="0" t="s">
-        <v>2592</v>
+        <v>2596</v>
       </c>
       <c r="AO837" s="0" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="838">
       <c r="AN838" s="0" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="AO838" s="0" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="839">
       <c r="AN839" s="0" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="AO839" s="0" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="840">
       <c r="AN840" s="0" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="AO840" s="0" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="841">
       <c r="AN841" s="0" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="AO841" s="0" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="842">
       <c r="AN842" s="0" t="s">
-        <v>2602</v>
+        <v>2606</v>
       </c>
       <c r="AO842" s="0" t="s">
-        <v>2603</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="843">
       <c r="AN843" s="0" t="s">
-        <v>2604</v>
+        <v>2608</v>
       </c>
       <c r="AO843" s="0" t="s">
-        <v>2605</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="844">
       <c r="AN844" s="0" t="s">
-        <v>2606</v>
+        <v>2610</v>
       </c>
       <c r="AO844" s="0" t="s">
-        <v>2607</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="845">
       <c r="AN845" s="0" t="s">
-        <v>2608</v>
+        <v>2612</v>
       </c>
       <c r="AO845" s="0" t="s">
-        <v>2609</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="846">
       <c r="AN846" s="0" t="s">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="AO846" s="0" t="s">
-        <v>2611</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="847">
       <c r="AN847" s="0" t="s">
-        <v>2612</v>
+        <v>2616</v>
       </c>
       <c r="AO847" s="0" t="s">
-        <v>2613</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="848">
       <c r="AN848" s="0" t="s">
-        <v>2614</v>
+        <v>2618</v>
       </c>
       <c r="AO848" s="0" t="s">
-        <v>2615</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="849">
       <c r="AN849" s="0" t="s">
-        <v>2616</v>
+        <v>2620</v>
       </c>
       <c r="AO849" s="0" t="s">
-        <v>2617</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="850">
       <c r="AN850" s="0" t="s">
-        <v>2618</v>
+        <v>2622</v>
       </c>
       <c r="AO850" s="0" t="s">
-        <v>2619</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="851">
       <c r="AN851" s="0" t="s">
-        <v>2620</v>
+        <v>2624</v>
       </c>
       <c r="AO851" s="0" t="s">
-        <v>2621</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="852">
       <c r="AN852" s="0" t="s">
-        <v>2622</v>
+        <v>2626</v>
       </c>
       <c r="AO852" s="0" t="s">
-        <v>2623</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="853">
       <c r="AN853" s="0" t="s">
-        <v>2624</v>
+        <v>2628</v>
       </c>
       <c r="AO853" s="0" t="s">
-        <v>2625</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="854">
       <c r="AN854" s="0" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
       <c r="AO854" s="0" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="855">
       <c r="AN855" s="0" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
       <c r="AO855" s="0" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="856">
       <c r="AN856" s="0" t="s">
-        <v>2630</v>
+        <v>2634</v>
       </c>
       <c r="AO856" s="0" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="857">
       <c r="AN857" s="0" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="AO857" s="0" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="858">
       <c r="AN858" s="0" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
       <c r="AO858" s="0" t="s">
-        <v>2635</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="859">
       <c r="AN859" s="0" t="s">
-        <v>2636</v>
+        <v>2640</v>
       </c>
       <c r="AO859" s="0" t="s">
-        <v>2637</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="860">
       <c r="AN860" s="0" t="s">
-        <v>2638</v>
+        <v>2642</v>
       </c>
       <c r="AO860" s="0" t="s">
-        <v>2639</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="861">
       <c r="AN861" s="0" t="s">
-        <v>2640</v>
+        <v>2644</v>
       </c>
       <c r="AO861" s="0" t="s">
-        <v>2641</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="862">
       <c r="AN862" s="0" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
       <c r="AO862" s="0" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="863">
       <c r="AN863" s="0" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="AO863" s="0" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="864">
       <c r="AN864" s="0" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
       <c r="AO864" s="0" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="865">
       <c r="AN865" s="0" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
       <c r="AO865" s="0" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="866">
       <c r="AN866" s="0" t="s">
-        <v>2650</v>
+        <v>2654</v>
       </c>
       <c r="AO866" s="0" t="s">
-        <v>2651</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="867">
       <c r="AN867" s="0" t="s">
-        <v>2652</v>
+        <v>2656</v>
       </c>
       <c r="AO867" s="0" t="s">
-        <v>2653</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="868">
       <c r="AN868" s="0" t="s">
-        <v>2654</v>
+        <v>2658</v>
       </c>
       <c r="AO868" s="0" t="s">
-        <v>2655</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="869">
       <c r="AN869" s="0" t="s">
-        <v>2656</v>
+        <v>2660</v>
       </c>
       <c r="AO869" s="0" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="870">
       <c r="AN870" s="0" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="AO870" s="0" t="s">
-        <v>2659</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="871">
       <c r="AN871" s="0" t="s">
-        <v>2660</v>
+        <v>2664</v>
       </c>
       <c r="AO871" s="0" t="s">
-        <v>2661</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="872">
       <c r="AN872" s="0" t="s">
-        <v>2662</v>
+        <v>2666</v>
       </c>
       <c r="AO872" s="0" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="873">
       <c r="AN873" s="0" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="AO873" s="0" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="874">
       <c r="AN874" s="0" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="AO874" s="0" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="875">
       <c r="AN875" s="0" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="AO875" s="0" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="876">
       <c r="AN876" s="0" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
       <c r="AO876" s="0" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="877">
       <c r="AN877" s="0" t="s">
-        <v>2672</v>
+        <v>2676</v>
       </c>
       <c r="AO877" s="0" t="s">
-        <v>2673</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="878">
       <c r="AN878" s="0" t="s">
-        <v>2674</v>
+        <v>2678</v>
       </c>
       <c r="AO878" s="0" t="s">
-        <v>2675</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="879">
       <c r="AN879" s="0" t="s">
-        <v>2676</v>
+        <v>2680</v>
       </c>
       <c r="AO879" s="0" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="880">
       <c r="AN880" s="0" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
       <c r="AO880" s="0" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="881">
       <c r="AN881" s="0" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="AO881" s="0" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="882">
       <c r="AN882" s="0" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
       <c r="AO882" s="0" t="s">
-        <v>2683</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="883">
       <c r="AN883" s="0" t="s">
-        <v>2684</v>
+        <v>2688</v>
       </c>
       <c r="AO883" s="0" t="s">
-        <v>2685</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="884">
       <c r="AN884" s="0" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
       <c r="AO884" s="0" t="s">
-        <v>2687</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="885">
       <c r="AN885" s="0" t="s">
-        <v>2688</v>
+        <v>2692</v>
       </c>
       <c r="AO885" s="0" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="886">
       <c r="AN886" s="0" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
       <c r="AO886" s="0" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="887">
       <c r="AN887" s="0" t="s">
-        <v>2692</v>
+        <v>2696</v>
       </c>
       <c r="AO887" s="0" t="s">
-        <v>2693</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="888">
       <c r="AN888" s="0" t="s">
-        <v>2694</v>
+        <v>2698</v>
       </c>
       <c r="AO888" s="0" t="s">
-        <v>2695</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="889">
       <c r="AN889" s="0" t="s">
-        <v>2696</v>
+        <v>2700</v>
       </c>
       <c r="AO889" s="0" t="s">
-        <v>2697</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="890">
       <c r="AN890" s="0" t="s">
-        <v>2698</v>
+        <v>2702</v>
       </c>
       <c r="AO890" s="0" t="s">
-        <v>2699</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="891">
       <c r="AN891" s="0" t="s">
-        <v>2700</v>
+        <v>2704</v>
       </c>
       <c r="AO891" s="0" t="s">
-        <v>2701</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="892">
       <c r="AN892" s="0" t="s">
-        <v>2702</v>
+        <v>2706</v>
       </c>
       <c r="AO892" s="0" t="s">
-        <v>2703</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="893">
       <c r="AN893" s="0" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
       <c r="AO893" s="0" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="894">
       <c r="AN894" s="0" t="s">
-        <v>2706</v>
+        <v>2710</v>
       </c>
       <c r="AO894" s="0" t="s">
-        <v>2707</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="895">
       <c r="AN895" s="0" t="s">
-        <v>2708</v>
+        <v>2712</v>
       </c>
       <c r="AO895" s="0" t="s">
-        <v>2709</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="896">
       <c r="AN896" s="0" t="s">
-        <v>2710</v>
+        <v>2714</v>
       </c>
       <c r="AO896" s="0" t="s">
-        <v>2711</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="897">
       <c r="AN897" s="0" t="s">
-        <v>2712</v>
+        <v>2716</v>
       </c>
       <c r="AO897" s="0" t="s">
-        <v>2713</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="898">
       <c r="AN898" s="0" t="s">
-        <v>2714</v>
+        <v>2718</v>
       </c>
       <c r="AO898" s="0" t="s">
-        <v>2715</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="899">
       <c r="AN899" s="0" t="s">
-        <v>2716</v>
+        <v>2720</v>
       </c>
       <c r="AO899" s="0" t="s">
-        <v>2717</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="900">
       <c r="AN900" s="0" t="s">
-        <v>2718</v>
+        <v>2722</v>
       </c>
       <c r="AO900" s="0" t="s">
-        <v>2719</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="901">
       <c r="AN901" s="0" t="s">
-        <v>2720</v>
+        <v>2724</v>
       </c>
       <c r="AO901" s="0" t="s">
-        <v>2721</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="902">
       <c r="AN902" s="0" t="s">
-        <v>2722</v>
+        <v>2726</v>
       </c>
       <c r="AO902" s="0" t="s">
-        <v>2723</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="903">
       <c r="AN903" s="0" t="s">
-        <v>2724</v>
+        <v>2728</v>
       </c>
       <c r="AO903" s="0" t="s">
-        <v>2725</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="904">
       <c r="AN904" s="0" t="s">
-        <v>2726</v>
+        <v>2730</v>
       </c>
       <c r="AO904" s="0" t="s">
-        <v>2727</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="905">
       <c r="AN905" s="0" t="s">
-        <v>2728</v>
+        <v>2732</v>
       </c>
       <c r="AO905" s="0" t="s">
-        <v>2729</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="906">
       <c r="AN906" s="0" t="s">
-        <v>2730</v>
+        <v>2734</v>
       </c>
       <c r="AO906" s="0" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="907">
       <c r="AN907" s="0" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="AO907" s="0" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="908">
       <c r="AN908" s="0" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
       <c r="AO908" s="0" t="s">
-        <v>2735</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="909">
       <c r="AN909" s="0" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="AO909" s="0" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="910">
       <c r="AN910" s="0" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="AO910" s="0" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="911">
       <c r="AN911" s="0" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="AO911" s="0" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="912">
       <c r="AN912" s="0" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="AO912" s="0" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="913">
       <c r="AN913" s="0" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="AO913" s="0" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="914">
       <c r="AN914" s="0" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="AO914" s="0" t="s">
-        <v>2747</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="915">
       <c r="AN915" s="0" t="s">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="AO915" s="0" t="s">
-        <v>2749</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="916">
       <c r="AN916" s="0" t="s">
-        <v>2750</v>
+        <v>2754</v>
       </c>
       <c r="AO916" s="0" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="917">
       <c r="AN917" s="0" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="AO917" s="0" t="s">
-        <v>2753</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="918">
       <c r="AN918" s="0" t="s">
-        <v>2754</v>
+        <v>2758</v>
       </c>
       <c r="AO918" s="0" t="s">
-        <v>2755</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="919">
       <c r="AN919" s="0" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
       <c r="AO919" s="0" t="s">
-        <v>2757</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="920">
       <c r="AN920" s="0" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
       <c r="AO920" s="0" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="921">
       <c r="AN921" s="0" t="s">
-        <v>2760</v>
+        <v>2764</v>
       </c>
       <c r="AO921" s="0" t="s">
-        <v>2761</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="922">
       <c r="AN922" s="0" t="s">
-        <v>2762</v>
+        <v>2766</v>
       </c>
       <c r="AO922" s="0" t="s">
-        <v>2763</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="923">
       <c r="AN923" s="0" t="s">
-        <v>2764</v>
+        <v>2768</v>
       </c>
       <c r="AO923" s="0" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="924">
       <c r="AN924" s="0" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
       <c r="AO924" s="0" t="s">
-        <v>2767</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="925">
       <c r="AN925" s="0" t="s">
-        <v>2768</v>
+        <v>2772</v>
       </c>
       <c r="AO925" s="0" t="s">
-        <v>2769</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="926">
       <c r="AN926" s="0" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="AO926" s="0" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="927">
       <c r="AN927" s="0" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
       <c r="AO927" s="0" t="s">
-        <v>2773</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="928">
       <c r="AN928" s="0" t="s">
-        <v>2774</v>
+        <v>2778</v>
       </c>
       <c r="AO928" s="0" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="929">
       <c r="AN929" s="0" t="s">
-        <v>2776</v>
+        <v>2780</v>
       </c>
       <c r="AO929" s="0" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="930">
       <c r="AN930" s="0" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
       <c r="AO930" s="0" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="931">
       <c r="AN931" s="0" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="AO931" s="0" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="932">
       <c r="AN932" s="0" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
       <c r="AO932" s="0" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="933">
       <c r="AN933" s="0" t="s">
-        <v>2784</v>
+        <v>2788</v>
       </c>
       <c r="AO933" s="0" t="s">
-        <v>2785</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="934">
       <c r="AN934" s="0" t="s">
-        <v>2786</v>
+        <v>2790</v>
       </c>
       <c r="AO934" s="0" t="s">
-        <v>2787</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="935">
       <c r="AN935" s="0" t="s">
-        <v>2788</v>
+        <v>2792</v>
       </c>
       <c r="AO935" s="0" t="s">
-        <v>2789</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="936">
       <c r="AN936" s="0" t="s">
-        <v>2790</v>
+        <v>2794</v>
       </c>
       <c r="AO936" s="0" t="s">
-        <v>2791</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="937">
       <c r="AN937" s="0" t="s">
-        <v>2792</v>
+        <v>2796</v>
       </c>
       <c r="AO937" s="0" t="s">
-        <v>2793</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="938">
       <c r="AN938" s="0" t="s">
-        <v>2794</v>
+        <v>2798</v>
       </c>
       <c r="AO938" s="0" t="s">
-        <v>2795</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="939">
       <c r="AN939" s="0" t="s">
-        <v>2796</v>
+        <v>2800</v>
       </c>
       <c r="AO939" s="0" t="s">
-        <v>2797</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="940">
       <c r="AN940" s="0" t="s">
-        <v>2798</v>
+        <v>2802</v>
       </c>
       <c r="AO940" s="0" t="s">
-        <v>2799</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="941">
       <c r="AN941" s="0" t="s">
-        <v>2800</v>
+        <v>2804</v>
       </c>
       <c r="AO941" s="0" t="s">
-        <v>2801</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="942">
       <c r="AN942" s="0" t="s">
-        <v>2802</v>
+        <v>2806</v>
       </c>
       <c r="AO942" s="0" t="s">
-        <v>2803</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="943">
       <c r="AN943" s="0" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
       <c r="AO943" s="0" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="944">
       <c r="AN944" s="0" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="AO944" s="0" t="s">
-        <v>2807</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="945">
       <c r="AN945" s="0" t="s">
-        <v>2808</v>
+        <v>2812</v>
       </c>
       <c r="AO945" s="0" t="s">
-        <v>2809</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="946">
       <c r="AN946" s="0" t="s">
-        <v>2810</v>
+        <v>2814</v>
       </c>
       <c r="AO946" s="0" t="s">
-        <v>2811</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="947">
       <c r="AN947" s="0" t="s">
-        <v>2812</v>
+        <v>2816</v>
       </c>
       <c r="AO947" s="0" t="s">
-        <v>2813</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="948">
       <c r="AN948" s="0" t="s">
-        <v>2814</v>
+        <v>2818</v>
       </c>
       <c r="AO948" s="0" t="s">
-        <v>2815</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="949">
       <c r="AN949" s="0" t="s">
-        <v>2816</v>
+        <v>2820</v>
       </c>
       <c r="AO949" s="0" t="s">
-        <v>2817</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="950">
       <c r="AN950" s="0" t="s">
-        <v>2818</v>
+        <v>2822</v>
       </c>
       <c r="AO950" s="0" t="s">
-        <v>2819</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="951">
       <c r="AN951" s="0" t="s">
-        <v>2820</v>
+        <v>2824</v>
       </c>
       <c r="AO951" s="0" t="s">
-        <v>2821</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="952">
       <c r="AN952" s="0" t="s">
-        <v>2822</v>
+        <v>2826</v>
       </c>
       <c r="AO952" s="0" t="s">
-        <v>2823</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="953">
       <c r="AN953" s="0" t="s">
-        <v>2824</v>
+        <v>2828</v>
       </c>
       <c r="AO953" s="0" t="s">
-        <v>2825</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="954">
       <c r="AN954" s="0" t="s">
-        <v>2826</v>
+        <v>2830</v>
       </c>
       <c r="AO954" s="0" t="s">
-        <v>2827</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="955">
       <c r="AN955" s="0" t="s">
-        <v>2828</v>
+        <v>2832</v>
       </c>
       <c r="AO955" s="0" t="s">
-        <v>2829</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="956">
       <c r="AN956" s="0" t="s">
-        <v>2830</v>
+        <v>2834</v>
       </c>
       <c r="AO956" s="0" t="s">
-        <v>2831</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="957">
       <c r="AN957" s="0" t="s">
-        <v>2832</v>
+        <v>2836</v>
       </c>
       <c r="AO957" s="0" t="s">
-        <v>2833</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="958">
       <c r="AN958" s="0" t="s">
-        <v>2834</v>
+        <v>2838</v>
       </c>
       <c r="AO958" s="0" t="s">
-        <v>2835</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="959">
       <c r="AN959" s="0" t="s">
-        <v>2836</v>
+        <v>2840</v>
       </c>
       <c r="AO959" s="0" t="s">
-        <v>2837</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="960">
       <c r="AN960" s="0" t="s">
-        <v>2838</v>
+        <v>2842</v>
       </c>
       <c r="AO960" s="0" t="s">
-        <v>2839</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="961">
       <c r="AN961" s="0" t="s">
-        <v>2840</v>
+        <v>2844</v>
       </c>
       <c r="AO961" s="0" t="s">
-        <v>2841</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="962">
       <c r="AN962" s="0" t="s">
-        <v>2842</v>
+        <v>2846</v>
       </c>
       <c r="AO962" s="0" t="s">
-        <v>2843</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="963">
       <c r="AN963" s="0" t="s">
-        <v>2844</v>
+        <v>2848</v>
       </c>
       <c r="AO963" s="0" t="s">
-        <v>2845</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="964">
       <c r="AN964" s="0" t="s">
-        <v>2846</v>
+        <v>2850</v>
       </c>
       <c r="AO964" s="0" t="s">
-        <v>2847</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="965">
       <c r="AN965" s="0" t="s">
-        <v>2848</v>
+        <v>2852</v>
       </c>
       <c r="AO965" s="0" t="s">
-        <v>2849</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="966">
       <c r="AN966" s="0" t="s">
-        <v>2850</v>
+        <v>2854</v>
       </c>
       <c r="AO966" s="0" t="s">
-        <v>2851</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="967">
       <c r="AN967" s="0" t="s">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="AO967" s="0" t="s">
-        <v>2853</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="968">
       <c r="AN968" s="0" t="s">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="AO968" s="0" t="s">
-        <v>2855</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="969">
       <c r="AN969" s="0" t="s">
-        <v>2856</v>
+        <v>2860</v>
       </c>
       <c r="AO969" s="0" t="s">
-        <v>2857</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="970">
       <c r="AN970" s="0" t="s">
-        <v>2858</v>
+        <v>2862</v>
       </c>
       <c r="AO970" s="0" t="s">
-        <v>2859</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="971">
       <c r="AN971" s="0" t="s">
-        <v>2860</v>
+        <v>2864</v>
       </c>
       <c r="AO971" s="0" t="s">
-        <v>2861</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="972">
       <c r="AN972" s="0" t="s">
-        <v>2862</v>
+        <v>2866</v>
       </c>
       <c r="AO972" s="0" t="s">
-        <v>2863</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="973">
       <c r="AN973" s="0" t="s">
-        <v>2864</v>
+        <v>2868</v>
       </c>
       <c r="AO973" s="0" t="s">
-        <v>2865</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="974">
       <c r="AN974" s="0" t="s">
-        <v>2866</v>
+        <v>2870</v>
       </c>
       <c r="AO974" s="0" t="s">
-        <v>2867</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="975">
       <c r="AN975" s="0" t="s">
-        <v>2868</v>
+        <v>2872</v>
       </c>
       <c r="AO975" s="0" t="s">
-        <v>2869</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="976">
       <c r="AN976" s="0" t="s">
-        <v>2870</v>
+        <v>2874</v>
       </c>
       <c r="AO976" s="0" t="s">
-        <v>2871</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="977">
       <c r="AN977" s="0" t="s">
-        <v>2872</v>
+        <v>2876</v>
       </c>
       <c r="AO977" s="0" t="s">
-        <v>2873</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="978">
       <c r="AN978" s="0" t="s">
-        <v>2874</v>
+        <v>2878</v>
       </c>
       <c r="AO978" s="0" t="s">
-        <v>2875</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="979">
       <c r="AN979" s="0" t="s">
-        <v>2876</v>
+        <v>2880</v>
       </c>
       <c r="AO979" s="0" t="s">
-        <v>2877</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="980">
       <c r="AN980" s="0" t="s">
-        <v>2878</v>
+        <v>2882</v>
       </c>
       <c r="AO980" s="0" t="s">
-        <v>2879</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="981">
       <c r="AN981" s="0" t="s">
-        <v>2880</v>
+        <v>2884</v>
       </c>
       <c r="AO981" s="0" t="s">
-        <v>2881</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="982">
       <c r="AN982" s="0" t="s">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="AO982" s="0" t="s">
-        <v>2883</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="983">
       <c r="AN983" s="0" t="s">
-        <v>2884</v>
+        <v>2888</v>
       </c>
       <c r="AO983" s="0" t="s">
-        <v>2885</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="984">
       <c r="AN984" s="0" t="s">
-        <v>2886</v>
+        <v>2890</v>
       </c>
       <c r="AO984" s="0" t="s">
-        <v>2887</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="985">
       <c r="AN985" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AO985" s="0" t="s">
-        <v>2888</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="986">
       <c r="AO986" s="0" t="s">
-        <v>2889</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="987">
       <c r="AO987" s="0" t="s">
-        <v>2890</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="988">
       <c r="AO988" s="0" t="s">
-        <v>2891</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="989">
       <c r="AO989" s="0" t="s">
-        <v>2892</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="990">
       <c r="AO990" s="0" t="s">
-        <v>2893</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="991">
       <c r="AO991" s="0" t="s">
-        <v>2894</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="992">
       <c r="AO992" s="0" t="s">
-        <v>2895</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="993">
       <c r="AO993" s="0" t="s">
-        <v>2896</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="994">
       <c r="AO994" s="0" t="s">
-        <v>2897</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="995">
       <c r="AO995" s="0" t="s">
-        <v>2898</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="996">
       <c r="AO996" s="0" t="s">
-        <v>2899</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="997">
       <c r="AO997" s="0" t="s">
-        <v>2900</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="998">
       <c r="AO998" s="0" t="s">
-        <v>2901</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="999">
       <c r="AO999" s="0" t="s">
-        <v>2902</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="1000">
       <c r="AO1000" s="0" t="s">
-        <v>2903</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="1001">
       <c r="AO1001" s="0" t="s">
-        <v>2904</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="1002">
       <c r="AO1002" s="0" t="s">
-        <v>2905</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="1003">
       <c r="AO1003" s="0" t="s">
-        <v>2906</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="1004">
       <c r="AO1004" s="0" t="s">
-        <v>2907</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="1005">
       <c r="AO1005" s="0" t="s">
-        <v>2908</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="1006">
       <c r="AO1006" s="0" t="s">
-        <v>2909</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="1007">
       <c r="AO1007" s="0" t="s">
-        <v>2910</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="1008">
       <c r="AO1008" s="0" t="s">
-        <v>2911</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="1009">
       <c r="AO1009" s="0" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="1010">
       <c r="AO1010" s="0" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="1011">
       <c r="AO1011" s="0" t="s">
-        <v>2914</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="1012">
       <c r="AO1012" s="0" t="s">
-        <v>2915</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="1013">
       <c r="AO1013" s="0" t="s">
-        <v>2916</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="1014">
       <c r="AO1014" s="0" t="s">
-        <v>2917</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="1015">
       <c r="AO1015" s="0" t="s">
-        <v>2918</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="1016">
       <c r="AO1016" s="0" t="s">
-        <v>2919</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="1017">
       <c r="AO1017" s="0" t="s">
-        <v>2920</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="1018">
       <c r="AO1018" s="0" t="s">
-        <v>2921</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="1019">
       <c r="AO1019" s="0" t="s">
-        <v>2922</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="1020">
       <c r="AO1020" s="0" t="s">
-        <v>2923</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="1021">
       <c r="AO1021" s="0" t="s">
-        <v>2924</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="1022">
       <c r="AO1022" s="0" t="s">
-        <v>2925</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="1023">
       <c r="AO1023" s="0" t="s">
-        <v>2926</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="1024">
       <c r="AO1024" s="0" t="s">
-        <v>2927</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="1025">
       <c r="AO1025" s="0" t="s">
-        <v>2928</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="1026">
       <c r="AO1026" s="0" t="s">
-        <v>2929</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="1027">
       <c r="AO1027" s="0" t="s">
-        <v>2930</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="1028">
       <c r="AO1028" s="0" t="s">
-        <v>2931</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="1029">
       <c r="AO1029" s="0" t="s">
-        <v>2932</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="1030">
       <c r="AO1030" s="0" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="1031">
       <c r="AO1031" s="0" t="s">
-        <v>2934</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="1032">
       <c r="AO1032" s="0" t="s">
-        <v>2935</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="1033">
       <c r="AO1033" s="0" t="s">
-        <v>2936</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="1034">
       <c r="AO1034" s="0" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="1035">
       <c r="AO1035" s="0" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="1036">
       <c r="AO1036" s="0" t="s">
-        <v>2939</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="1037">
       <c r="AO1037" s="0" t="s">
-        <v>2940</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="1038">
       <c r="AO1038" s="0" t="s">
-        <v>2941</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="1039">
       <c r="AO1039" s="0" t="s">
-        <v>2942</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="1040">
       <c r="AO1040" s="0" t="s">
-        <v>2943</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="1041">
       <c r="AO1041" s="0" t="s">
-        <v>2944</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="1042">
       <c r="AO1042" s="0" t="s">
-        <v>2945</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="1043">
       <c r="AO1043" s="0" t="s">
-        <v>2946</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="1044">
       <c r="AO1044" s="0" t="s">
-        <v>2947</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="1045">
       <c r="AO1045" s="0" t="s">
-        <v>2948</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="1046">
       <c r="AO1046" s="0" t="s">
-        <v>2949</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="1047">
       <c r="AO1047" s="0" t="s">
-        <v>2950</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="1048">
       <c r="AO1048" s="0" t="s">
-        <v>2951</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="1049">
       <c r="AO1049" s="0" t="s">
-        <v>2886</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1050">
       <c r="AO1050" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3445</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3446</v>
+        <v>3450</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="C5" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3431</v>
+        <v>3435</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3447</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3448</v>
+        <v>3452</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="23"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3449</v>
+        <v>3453</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="23"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3450</v>
+        <v>3454</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="23"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3451</v>
+        <v>3455</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="C7" s="15"/>
       <c r="D7" s="22"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3452</v>
+        <v>3456</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="C8" s="28"/>
       <c r="D8" s="15"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="D9" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3423</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3453</v>
+        <v>3457</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3419</v>
+        <v>3423</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3454</v>
+        <v>3458</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3455</v>
+        <v>3459</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3456</v>
+        <v>3460</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3457</v>
+        <v>3461</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3458</v>
+        <v>3462</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="4"/>
     </row>
     <row r="11">
       <c r="C11" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3428</v>
+        <v>3432</v>
       </c>
       <c r="D2" s="22" t="s">
-        <v>3428</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="25" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>3461</v>
+        <v>3465</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>3462</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C5" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3463</v>
+        <v>3467</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="15"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B5"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
       <c r="D2" s="22" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
       <c r="E2" s="22" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>3430</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="D3" s="22" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
       <c r="F3" s="22" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>3464</v>
+        <v>3468</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>3432</v>
+        <v>3436</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>3431</v>
+        <v>3435</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>3432</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C5" s="13" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="F5" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3433</v>
+        <v>3437</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="17"/>
       <c r="G6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3434</v>
+        <v>3438</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="C7" s="29"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="17"/>
       <c r="G7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3435</v>
+        <v>3439</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="17"/>
       <c r="G8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3436</v>
+        <v>3440</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="17"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3437</v>
+        <v>3441</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="C10" s="29"/>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="17"/>
       <c r="G10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>3438</v>
+        <v>3442</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="17"/>
       <c r="G11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>3439</v>
+        <v>3443</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="17"/>
       <c r="G12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>3440</v>
+        <v>3444</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="17"/>
       <c r="G13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>3441</v>
+        <v>3445</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="17"/>
       <c r="G14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>3442</v>
+        <v>3446</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="17"/>
       <c r="G15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3443</v>
+        <v>3447</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="17"/>
       <c r="G16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>3444</v>
+        <v>3448</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="17"/>
       <c r="G17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>3370</v>
+        <v>3374</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="17"/>
       <c r="G18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>3371</v>
+        <v>3375</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="17"/>
       <c r="G19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>3372</v>
+        <v>3376</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="17"/>
       <c r="G20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>3373</v>
+        <v>3377</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>2966</v>
+        <v>2970</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="15"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22">
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B5"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>3465</v>
+        <v>3469</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3466</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3467</v>
+        <v>3471</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="C5" s="21"/>
       <c r="D5" s="15"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="D2" s="22" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>3431</v>
+        <v>3435</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3447</v>
+        <v>3451</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>3431</v>
+        <v>3435</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>3447</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C4" s="13" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="D4" s="14" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3448</v>
+        <v>3452</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="28"/>
       <c r="E5" s="17"/>
       <c r="F5" s="23"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3449</v>
+        <v>3453</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="28"/>
       <c r="E6" s="17"/>
       <c r="F6" s="23"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3450</v>
+        <v>3454</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="28"/>
       <c r="E7" s="17"/>
       <c r="F7" s="23"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3451</v>
+        <v>3455</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="C8" s="15"/>
       <c r="D8" s="9"/>
       <c r="E8" s="15"/>
       <c r="F8" s="22"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3452</v>
+        <v>3456</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="15"/>
       <c r="E9" s="28"/>
       <c r="F9" s="15"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="D10" s="4"/>
       <c r="F10" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3423</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3194</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3453</v>
+        <v>3457</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3419</v>
+        <v>3423</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3454</v>
+        <v>3458</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3455</v>
+        <v>3459</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3456</v>
+        <v>3460</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3457</v>
+        <v>3461</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3458</v>
+        <v>3462</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="4"/>
     </row>
     <row r="11">
       <c r="C11" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3459</v>
+        <v>3463</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3460</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>3195</v>
+        <v>3199</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3468</v>
+        <v>3472</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="17"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3469</v>
+        <v>3473</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="17"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3470</v>
+        <v>3474</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>3103</v>
+        <v>3107</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="17"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3471</v>
+        <v>3475</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>3105</v>
+        <v>3109</v>
       </c>
       <c r="C7" s="29"/>
       <c r="D7" s="17"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3472</v>
+        <v>3476</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>3107</v>
+        <v>3111</v>
       </c>
       <c r="C8" s="29"/>
       <c r="D8" s="17"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>3473</v>
+        <v>3477</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="17"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3474</v>
+        <v>3478</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>3111</v>
+        <v>3115</v>
       </c>
       <c r="C10" s="21"/>
       <c r="D10" s="15"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11">
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>3475</v>
+        <v>3479</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3476</v>
+        <v>3480</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3477</v>
+        <v>3481</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3478</v>
+        <v>3482</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3479</v>
+        <v>3483</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3480</v>
+        <v>3484</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>3481</v>
+        <v>3485</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3482</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E3" s="14" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="I3" s="14" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="J3" s="14" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="K3" s="14" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="L3" s="14" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3483</v>
+        <v>3487</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3484</v>
+        <v>3488</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>3485</v>
+        <v>3489</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>3486</v>
+        <v>3490</v>
       </c>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="15"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6">
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>2952</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>2954</v>
+        <v>2958</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>2955</v>
+        <v>2959</v>
       </c>
       <c r="C4" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="D4" s="17"/>
       <c r="E4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="9" t="s">
-        <v>2957</v>
+        <v>2961</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="D5" s="17"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>2959</v>
+        <v>2963</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="D6" s="17"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>2961</v>
+        <v>2965</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="9" t="s">
-        <v>2963</v>
+        <v>2967</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="D8" s="17"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="9" t="s">
-        <v>2965</v>
+        <v>2969</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>2966</v>
+        <v>2970</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="9" t="s">
-        <v>2967</v>
+        <v>2971</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="D10" s="17"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="16"/>
       <c r="B11" s="9" t="s">
-        <v>2969</v>
+        <v>2973</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>2970</v>
+        <v>2974</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="9" t="s">
-        <v>2971</v>
+        <v>2975</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>2972</v>
+        <v>2976</v>
       </c>
       <c r="D12" s="17"/>
       <c r="E12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="9" t="s">
-        <v>2973</v>
+        <v>2977</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>2974</v>
+        <v>2978</v>
       </c>
       <c r="D13" s="17"/>
       <c r="E13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="9" t="s">
-        <v>2975</v>
+        <v>2979</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>2976</v>
+        <v>2980</v>
       </c>
       <c r="D14" s="15"/>
       <c r="E14" s="4"/>
     </row>
     <row r="15">
       <c r="D15" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="11">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{FC4B53EF-DC61-4764-AA98-58A5C49DB47D}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{48306AAC-A9D6-4EAD-8F35-2327E7206682}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>D4</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0CA67F79-5239-455B-9024-85A753C98CD7}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{11028B31-9866-48E4-A99D-DCB3E3B3A2F2}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>D5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{31967F53-ECDF-4F2E-9240-8C2BA70C2C8B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{37BA42E8-97EE-4A03-A730-4628ACB21049}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$4</xm:f>
           </x14:formula1>
           <xm:sqref>D6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C601F3EB-C91C-416D-9181-20744ED80835}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2D0B2D71-8A57-42EE-ABFE-AE504609903D}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$5</xm:f>
           </x14:formula1>
           <xm:sqref>D7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{FF8E990F-8E27-4E62-8094-A47C7B24E7C3}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1A3D3179-01D7-4FE6-ACE3-1A3CB5351E3D}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$7</xm:f>
           </x14:formula1>
           <xm:sqref>D8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{64FA98C5-49AC-4A3F-B33A-7213FBB03CCE}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{79C7DCDA-B3C6-41EC-9F5F-C2B01933CE1A}">
           <x14:formula1>
             <xm:f>Enums!$F$1:$F$6</xm:f>
           </x14:formula1>
           <xm:sqref>D9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{95BEE682-FC79-4724-9D35-0C665E99590F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5BF3124D-B9C9-49EB-BBDD-C4F71BD3DDAF}">
           <x14:formula1>
             <xm:f>Enums!$G$1:$G$5</xm:f>
           </x14:formula1>
           <xm:sqref>D10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3BBB5F2B-104A-428F-B134-E69773B74563}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2091605F-61FB-43C5-A3E7-C270B4587EB7}">
           <x14:formula1>
             <xm:f>Enums!$H$1:$H$5</xm:f>
           </x14:formula1>
           <xm:sqref>D11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D7CE7F1D-AAD1-4E75-A756-3652368CC067}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C181107E-C8B8-4EA6-BA1A-8231DA9D750C}">
           <x14:formula1>
             <xm:f>Enums!$I$1:$I$4</xm:f>
           </x14:formula1>
           <xm:sqref>D12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7C0A15EA-97CC-438C-94C5-92BD104A36D8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A691EB90-E56C-426E-A64A-20ED8DE6A247}">
           <x14:formula1>
             <xm:f>Enums!$J$1:$J$4</xm:f>
           </x14:formula1>
           <xm:sqref>D13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2EC9B20B-6D6C-4D22-B97B-C7DFE7CA8EAB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{15E1F137-60E0-4E39-AC25-4FEBEFE07C62}">
           <x14:formula1>
             <xm:f>Enums!$K$1:$K$4</xm:f>
           </x14:formula1>
           <xm:sqref>D14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>2977</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>2978</v>
+        <v>2982</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="C4" s="17"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>2979</v>
+        <v>2983</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>2981</v>
+        <v>2985</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="C6" s="17"/>
       <c r="D6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>2983</v>
+        <v>2987</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="C7" s="17"/>
       <c r="D7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>2985</v>
+        <v>2989</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="C8" s="17"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="C9" s="17"/>
       <c r="D9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>2989</v>
+        <v>2993</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>2990</v>
+        <v>2994</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>2991</v>
+        <v>2995</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>2993</v>
+        <v>2997</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>2995</v>
+        <v>2999</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>2996</v>
+        <v>3000</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>2998</v>
+        <v>3002</v>
       </c>
       <c r="B15" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3000</v>
+        <v>3004</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="C16" s="17"/>
       <c r="D16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>3001</v>
+        <v>3005</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>2966</v>
+        <v>2970</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>3003</v>
+        <v>3007</v>
       </c>
       <c r="B19" s="14" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>3005</v>
+        <v>3009</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>3006</v>
+        <v>3010</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>3007</v>
+        <v>3011</v>
       </c>
       <c r="B21" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="9" t="s">
-        <v>3009</v>
+        <v>3013</v>
       </c>
       <c r="B22" s="14" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="9" t="s">
-        <v>3011</v>
+        <v>3015</v>
       </c>
       <c r="B23" s="14" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="9" t="s">
-        <v>3013</v>
+        <v>3017</v>
       </c>
       <c r="B24" s="14" t="s">
-        <v>3014</v>
+        <v>3018</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="9" t="s">
-        <v>3015</v>
+        <v>3019</v>
       </c>
       <c r="B25" s="14" t="s">
-        <v>3016</v>
+        <v>3020</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="9" t="s">
-        <v>3017</v>
+        <v>3021</v>
       </c>
       <c r="B26" s="14" t="s">
-        <v>3018</v>
+        <v>3022</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="9" t="s">
-        <v>3019</v>
+        <v>3023</v>
       </c>
       <c r="B27" s="14" t="s">
-        <v>3020</v>
+        <v>3024</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="9" t="s">
-        <v>3021</v>
+        <v>3025</v>
       </c>
       <c r="B28" s="14" t="s">
-        <v>2970</v>
+        <v>2974</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="9" t="s">
-        <v>3022</v>
+        <v>3026</v>
       </c>
       <c r="B29" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="9" t="s">
-        <v>3024</v>
+        <v>3028</v>
       </c>
       <c r="B30" s="14" t="s">
-        <v>3025</v>
+        <v>3029</v>
       </c>
       <c r="C30" s="17"/>
       <c r="D30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="9" t="s">
-        <v>3026</v>
+        <v>3030</v>
       </c>
       <c r="B31" s="14" t="s">
-        <v>3027</v>
+        <v>3031</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="9" t="s">
-        <v>3028</v>
+        <v>3032</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>3029</v>
+        <v>3033</v>
       </c>
       <c r="C32" s="15"/>
       <c r="D32" s="4"/>
     </row>
     <row r="33">
       <c r="C33" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="19">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{69B380C7-A907-4DB1-9B25-F89E9EC7B902}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{07A49A67-CF05-4EE7-94CD-FDFFBA43262B}">
           <x14:formula1>
             <xm:f>Enums!$L$1:$L$6</xm:f>
           </x14:formula1>
           <xm:sqref>C6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B2809D5F-F30E-41BD-824B-AD4677D29380}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{ACD35B65-9A60-4856-AB06-438BE96EEFD4}">
           <x14:formula1>
             <xm:f>Enums!$M$1:$M$256</xm:f>
           </x14:formula1>
           <xm:sqref>C7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0DF808E3-4A0D-49E2-A884-53A8AD1AB1E3}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6BB57C30-87EE-4D50-8574-B798976B934F}">
           <x14:formula1>
             <xm:f>Enums!$N$1:$N$185</xm:f>
           </x14:formula1>
           <xm:sqref>C8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AF38EF65-1194-4436-8875-86E375647C94}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{02E09F9F-3175-47F8-8E37-354F3908C1F5}">
           <x14:formula1>
             <xm:f>Enums!$O$1:$O$5</xm:f>
           </x14:formula1>
           <xm:sqref>C12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{723712EE-9C70-466D-900A-A0518A81C8D2}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{075806FD-2B2B-46A9-910B-47A483450DD2}">
           <x14:formula1>
             <xm:f>Enums!$P$1:$P$195</xm:f>
           </x14:formula1>
           <xm:sqref>C13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3529FD77-E2A4-4675-AD03-1E5B9253589C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5AF2C525-AECF-44A0-98D7-8813E5F1C46C}">
           <x14:formula1>
             <xm:f>Enums!$Q$1:$Q$3</xm:f>
           </x14:formula1>
           <xm:sqref>C14</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{92C564A1-8044-4A89-828F-222A3A93383B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3A9A6403-ABA9-4C10-B51E-A278F9DCA1D3}">
           <x14:formula1>
             <xm:f>Enums!$R$1:$R$4</xm:f>
           </x14:formula1>
           <xm:sqref>C15</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7E13965F-8C11-44AC-B989-0D8B6EA114D0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{25D60843-8A6B-47CC-8356-E5A2657BF18F}">
           <x14:formula1>
             <xm:f>Enums!$S$1:$S$3</xm:f>
           </x14:formula1>
           <xm:sqref>C16</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AAF59FC7-CA2B-42E3-84AF-FEE84E498B43}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5568EB21-EF5F-4D81-827D-9EAFD1A2909F}">
           <x14:formula1>
             <xm:f>Enums!$T$1:$T$3</xm:f>
           </x14:formula1>
           <xm:sqref>C17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CE743EC1-BC9C-4336-80B4-2D52A2182566}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7CFB881C-7085-460B-9836-D4D1F2F7B0EE}">
           <x14:formula1>
             <xm:f>Enums!$U$1:$U$3</xm:f>
           </x14:formula1>
           <xm:sqref>C18</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{094CF69C-D7CA-4C66-8C80-82C76B306B33}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B1398E33-0133-4F31-A728-3EFAC71D21C4}">
           <x14:formula1>
             <xm:f>Enums!$V$1:$V$3</xm:f>
           </x14:formula1>
           <xm:sqref>C19</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{87C9652F-9419-4562-9473-EA8426F80941}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5E669420-5859-4C23-89E7-447E953B23E5}">
           <x14:formula1>
             <xm:f>Enums!$W$1:$W$3</xm:f>
           </x14:formula1>
           <xm:sqref>C20</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EEB6969F-085D-40B2-8675-05C77C6AED81}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{39F8F11B-B239-4180-9DE7-1C1EBFEBE9D0}">
           <x14:formula1>
             <xm:f>Enums!$X$1:$X$3</xm:f>
           </x14:formula1>
           <xm:sqref>C21</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0B79B00A-0E03-4EAE-8A9F-33781AC7AABC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{996640B6-D330-42EB-B697-00BD72475AB0}">
           <x14:formula1>
             <xm:f>Enums!$Y$1:$Y$3</xm:f>
           </x14:formula1>
           <xm:sqref>C22</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5B31B4CD-6992-46D2-A24B-7F56A4CEBEE2}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{48221390-F875-4149-8400-B6C30276D5FB}">
           <x14:formula1>
             <xm:f>Enums!$Z$1:$Z$8</xm:f>
           </x14:formula1>
           <xm:sqref>C23</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{51B8AABF-9B6D-4EBC-88BB-2EA182F060FB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9AF8F709-B274-471E-82BF-E55332A469E5}">
           <x14:formula1>
             <xm:f>Enums!$AA$1:$AA$3</xm:f>
           </x14:formula1>
           <xm:sqref>C26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BA310DAA-E176-40D0-A9A5-6AC57424F8DC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2F176939-0E66-438E-8E9A-864DACEA9DDB}">
           <x14:formula1>
             <xm:f>Enums!$AB$1:$AB$5</xm:f>
           </x14:formula1>
           <xm:sqref>C27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EE4A8133-73B5-467C-B1C6-C5A0AC818A4C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{115864CE-A6C6-4D22-B432-4BC305D566D4}">
           <x14:formula1>
             <xm:f>Enums!$AC$1:$AC$3</xm:f>
           </x14:formula1>
           <xm:sqref>C28</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0AC2D544-4B0F-4206-B099-9AF81051907F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{737A7607-B07B-424D-8F79-3EF48ACAC9A4}">
           <x14:formula1>
             <xm:f>Enums!$AD$1:$AD$4</xm:f>
           </x14:formula1>
           <xm:sqref>C29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="18" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>3030</v>
+        <v>3034</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>3031</v>
+        <v>3035</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3032</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="19" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="C3" s="14" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="D3" s="14" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="15"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{15D9858C-738B-481A-9EF8-F048143EAAF1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2461DAA5-044A-4D40-9A6F-0EAD250FBDEB}">
           <x14:formula1>
             <xm:f>Enums!$AE$1:$AE$3</xm:f>
           </x14:formula1>
           <xm:sqref>C5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CBF13BB2-739A-423A-9CF4-20739D03A377}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5B1C2022-3D3B-45FC-9D27-3AF037656E2F}">
           <x14:formula1>
             <xm:f>Enums!$AF$1:$AF$3</xm:f>
           </x14:formula1>
           <xm:sqref>D5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:G87"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>3038</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D3" s="11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3039</v>
+        <v>3043</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="C4" s="22" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="D4" s="22" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="E4" s="14" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="F4" s="23"/>
     </row>
     <row r="5">
       <c r="A5" s="16"/>
       <c r="B5" s="9" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="C5" s="22" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="D5" s="22" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="E5" s="14" t="s">
-        <v>2980</v>
+        <v>2984</v>
       </c>
       <c r="F5" s="22"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>3042</v>
+        <v>3046</v>
       </c>
       <c r="C6" s="22" t="s">
-        <v>3042</v>
+        <v>3046</v>
       </c>
       <c r="D6" s="22" t="s">
-        <v>3042</v>
+        <v>3046</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>3043</v>
+        <v>3047</v>
       </c>
       <c r="C7" s="22" t="s">
-        <v>3043</v>
+        <v>3047</v>
       </c>
       <c r="D7" s="22" t="s">
-        <v>3043</v>
+        <v>3047</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="F7" s="17"/>
       <c r="G7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="9" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="C8" s="22" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="D8" s="22" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>2984</v>
+        <v>2988</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="9" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="C9" s="22" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="D9" s="22" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="F9" s="17"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="9" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="D10" s="22" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="E10" s="14" t="s">
-        <v>2986</v>
+        <v>2990</v>
       </c>
       <c r="F10" s="17"/>
       <c r="G10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="16"/>
       <c r="B11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
       <c r="E11" s="14" t="s">
-        <v>2988</v>
+        <v>2992</v>
       </c>
       <c r="F11" s="17"/>
       <c r="G11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="9" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="D12" s="22" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>2992</v>
+        <v>2996</v>
       </c>
       <c r="F12" s="17"/>
       <c r="G12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="9" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>2994</v>
+        <v>2998</v>
       </c>
       <c r="F13" s="17"/>
       <c r="G13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="16"/>
       <c r="C14" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="F14" s="17"/>
       <c r="G14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="16"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="9" t="s">
-        <v>3052</v>
+        <v>3056</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="F15" s="17"/>
       <c r="G15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="16"/>
       <c r="B16" s="16"/>
       <c r="C16" s="9" t="s">
-        <v>3053</v>
+        <v>3057</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>3053</v>
+        <v>3057</v>
       </c>
       <c r="E16" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="F16" s="17"/>
       <c r="G16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="16"/>
       <c r="B17" s="16"/>
       <c r="C17" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>3054</v>
+        <v>3058</v>
       </c>
       <c r="E17" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="F17" s="17"/>
       <c r="G17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="16"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="9" t="s">
-        <v>3055</v>
+        <v>3059</v>
       </c>
       <c r="E18" s="14" t="s">
-        <v>2964</v>
+        <v>2968</v>
       </c>
       <c r="F18" s="17"/>
       <c r="G18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="16"/>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="9" t="s">
-        <v>3056</v>
+        <v>3060</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="F19" s="17"/>
       <c r="G19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="16"/>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="9" t="s">
-        <v>3058</v>
+        <v>3062</v>
       </c>
       <c r="E20" s="14" t="s">
-        <v>2966</v>
+        <v>2970</v>
       </c>
       <c r="F20" s="17"/>
       <c r="G20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="16"/>
       <c r="B21" s="16"/>
       <c r="C21" s="9" t="s">
-        <v>3059</v>
+        <v>3063</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>3059</v>
+        <v>3063</v>
       </c>
       <c r="E21" s="14" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="F21" s="17"/>
       <c r="G21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="16"/>
       <c r="B22" s="16"/>
       <c r="C22" s="9" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="E22" s="14" t="s">
-        <v>3006</v>
+        <v>3010</v>
       </c>
       <c r="F22" s="17"/>
       <c r="G22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="16"/>
       <c r="B23" s="16"/>
       <c r="C23" s="9" t="s">
-        <v>3061</v>
+        <v>3065</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>3061</v>
+        <v>3065</v>
       </c>
       <c r="E23" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="F23" s="17"/>
       <c r="G23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="16"/>
       <c r="B24" s="16"/>
       <c r="C24" s="9" t="s">
-        <v>3062</v>
+        <v>3066</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>3062</v>
+        <v>3066</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="F24" s="17"/>
       <c r="G24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="16"/>
       <c r="B25" s="9" t="s">
-        <v>3063</v>
+        <v>3067</v>
       </c>
       <c r="C25" s="22" t="s">
-        <v>3063</v>
+        <v>3067</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>3063</v>
+        <v>3067</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="F25" s="17"/>
       <c r="G25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="16"/>
       <c r="B26" s="9" t="s">
-        <v>3064</v>
+        <v>3068</v>
       </c>
       <c r="C26" s="22" t="s">
-        <v>3064</v>
+        <v>3068</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>3064</v>
+        <v>3068</v>
       </c>
       <c r="E26" s="14" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="F26" s="17"/>
       <c r="G26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="16"/>
       <c r="B27" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>3066</v>
+        <v>3070</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>3066</v>
+        <v>3070</v>
       </c>
       <c r="E27" s="14" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="F27" s="17"/>
       <c r="G27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="16"/>
       <c r="B28" s="16"/>
       <c r="C28" s="9" t="s">
-        <v>3068</v>
+        <v>3072</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>3068</v>
+        <v>3072</v>
       </c>
       <c r="E28" s="14" t="s">
-        <v>3012</v>
+        <v>3016</v>
       </c>
       <c r="F28" s="17"/>
       <c r="G28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="16"/>
       <c r="B29" s="16"/>
       <c r="C29" s="9" t="s">
-        <v>3069</v>
+        <v>3073</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>3069</v>
+        <v>3073</v>
       </c>
       <c r="E29" s="14" t="s">
-        <v>3016</v>
+        <v>3020</v>
       </c>
       <c r="F29" s="17"/>
       <c r="G29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="16"/>
       <c r="B30" s="9" t="s">
-        <v>3070</v>
+        <v>3074</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>3070</v>
+        <v>3074</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>3070</v>
+        <v>3074</v>
       </c>
       <c r="E30" s="14" t="s">
-        <v>3018</v>
+        <v>3022</v>
       </c>
       <c r="F30" s="17"/>
       <c r="G30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="16"/>
       <c r="B31" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>3071</v>
+        <v>3075</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>3071</v>
+        <v>3075</v>
       </c>
       <c r="E31" s="14" t="s">
-        <v>3020</v>
+        <v>3024</v>
       </c>
       <c r="F31" s="17"/>
       <c r="G31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="16"/>
       <c r="B32" s="16"/>
       <c r="C32" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>3072</v>
+        <v>3076</v>
       </c>
       <c r="E32" s="14" t="s">
-        <v>2970</v>
+        <v>2974</v>
       </c>
       <c r="F32" s="17"/>
       <c r="G32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="16"/>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="9" t="s">
-        <v>3073</v>
+        <v>3077</v>
       </c>
       <c r="E33" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="F33" s="17"/>
       <c r="G33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="16"/>
       <c r="B34" s="16"/>
       <c r="C34" s="9" t="s">
-        <v>3074</v>
+        <v>3078</v>
       </c>
       <c r="D34" s="22" t="s">
-        <v>3074</v>
+        <v>3078</v>
       </c>
       <c r="E34" s="14" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="F34" s="17"/>
       <c r="G34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="16"/>
       <c r="B35" s="16"/>
       <c r="C35" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>3076</v>
+        <v>3080</v>
       </c>
       <c r="E35" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="F35" s="17"/>
       <c r="G35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="16"/>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="9" t="s">
-        <v>3078</v>
+        <v>3082</v>
       </c>
       <c r="E36" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="F36" s="17"/>
       <c r="G36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="16"/>
       <c r="B37" s="16"/>
       <c r="C37" s="9" t="s">
-        <v>3080</v>
+        <v>3084</v>
       </c>
       <c r="D37" s="22" t="s">
-        <v>3080</v>
+        <v>3084</v>
       </c>
       <c r="E37" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="F37" s="17"/>
       <c r="G37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="16"/>
       <c r="B38" s="9" t="s">
-        <v>3082</v>
+        <v>3086</v>
       </c>
       <c r="C38" s="22" t="s">
-        <v>3082</v>
+        <v>3086</v>
       </c>
       <c r="D38" s="22" t="s">
-        <v>3082</v>
+        <v>3086</v>
       </c>
       <c r="E38" s="14" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="F38" s="17"/>
       <c r="G38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="16"/>
       <c r="B39" s="9" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="C39" s="22" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="D39" s="22" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="E39" s="14" t="s">
-        <v>3085</v>
+        <v>3089</v>
       </c>
       <c r="F39" s="17"/>
       <c r="G39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="16"/>
       <c r="B40" s="9" t="s">
-        <v>3086</v>
+        <v>3090</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>3086</v>
+        <v>3090</v>
       </c>
       <c r="D40" s="22" t="s">
-        <v>3086</v>
+        <v>3090</v>
       </c>
       <c r="E40" s="14" t="s">
-        <v>3087</v>
+        <v>3091</v>
       </c>
       <c r="F40" s="17"/>
       <c r="G40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="16"/>
       <c r="B41" s="9" t="s">
-        <v>3088</v>
+        <v>3092</v>
       </c>
       <c r="C41" s="22" t="s">
-        <v>3088</v>
+        <v>3092</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>3088</v>
+        <v>3092</v>
       </c>
       <c r="E41" s="14" t="s">
-        <v>3089</v>
+        <v>3093</v>
       </c>
       <c r="F41" s="17"/>
       <c r="G41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="16"/>
       <c r="B42" s="9" t="s">
-        <v>3090</v>
+        <v>3094</v>
       </c>
       <c r="C42" s="22" t="s">
-        <v>3090</v>
+        <v>3094</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>3090</v>
+        <v>3094</v>
       </c>
       <c r="E42" s="14" t="s">
-        <v>3091</v>
+        <v>3095</v>
       </c>
       <c r="F42" s="17"/>
       <c r="G42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="16"/>
       <c r="B43" s="9" t="s">
-        <v>3092</v>
+        <v>3096</v>
       </c>
       <c r="C43" s="22" t="s">
-        <v>3092</v>
+        <v>3096</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>3092</v>
+        <v>3096</v>
       </c>
       <c r="E43" s="14" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="F43" s="17"/>
       <c r="G43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="16"/>
       <c r="B44" s="9" t="s">
-        <v>3094</v>
+        <v>3098</v>
       </c>
       <c r="C44" s="22" t="s">
-        <v>3094</v>
+        <v>3098</v>
       </c>
       <c r="D44" s="22" t="s">
-        <v>3094</v>
+        <v>3098</v>
       </c>
       <c r="E44" s="14" t="s">
-        <v>2972</v>
+        <v>2976</v>
       </c>
       <c r="F44" s="17"/>
       <c r="G44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="16"/>
       <c r="B45" s="9" t="s">
-        <v>3095</v>
+        <v>3099</v>
       </c>
       <c r="C45" s="22" t="s">
-        <v>3095</v>
+        <v>3099</v>
       </c>
       <c r="D45" s="22" t="s">
-        <v>3095</v>
+        <v>3099</v>
       </c>
       <c r="E45" s="14" t="s">
-        <v>3096</v>
+        <v>3100</v>
       </c>
       <c r="F45" s="17"/>
       <c r="G45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="16"/>
       <c r="B46" s="9" t="s">
-        <v>3097</v>
+        <v>3101</v>
       </c>
       <c r="C46" s="22" t="s">
-        <v>3097</v>
+        <v>3101</v>
       </c>
       <c r="D46" s="22" t="s">
-        <v>3097</v>
+        <v>3101</v>
       </c>
       <c r="E46" s="14" t="s">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="F46" s="17"/>
       <c r="G46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="9" t="s">
-        <v>3099</v>
+        <v>3103</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="C47" s="22" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="D47" s="22" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="E47" s="14" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="F47" s="17"/>
       <c r="G47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="16"/>
       <c r="B48" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>3102</v>
+        <v>3106</v>
       </c>
       <c r="D48" s="22" t="s">
-        <v>3102</v>
+        <v>3106</v>
       </c>
       <c r="E48" s="14" t="s">
-        <v>3103</v>
+        <v>3107</v>
       </c>
       <c r="F48" s="17"/>
       <c r="G48" s="4"/>
     </row>
     <row r="49">
       <c r="A49" s="16"/>
       <c r="B49" s="16"/>
       <c r="C49" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E49" s="14" t="s">
-        <v>3105</v>
+        <v>3109</v>
       </c>
       <c r="F49" s="17"/>
       <c r="G49" s="4"/>
     </row>
     <row r="50">
       <c r="A50" s="16"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E50" s="14" t="s">
-        <v>3107</v>
+        <v>3111</v>
       </c>
       <c r="F50" s="17"/>
       <c r="G50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="16"/>
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
       <c r="D51" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E51" s="14" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="F51" s="17"/>
       <c r="G51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="16"/>
       <c r="B52" s="16"/>
       <c r="C52" s="9" t="s">
-        <v>3110</v>
+        <v>3114</v>
       </c>
       <c r="D52" s="22" t="s">
-        <v>3110</v>
+        <v>3114</v>
       </c>
       <c r="E52" s="14" t="s">
-        <v>3111</v>
+        <v>3115</v>
       </c>
       <c r="F52" s="17"/>
       <c r="G52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="16"/>
       <c r="B53" s="16"/>
       <c r="C53" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E53" s="14" t="s">
-        <v>3112</v>
+        <v>3116</v>
       </c>
       <c r="F53" s="17"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54">
       <c r="A54" s="16"/>
       <c r="B54" s="16"/>
       <c r="C54" s="16"/>
       <c r="D54" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E54" s="14" t="s">
-        <v>2974</v>
+        <v>2978</v>
       </c>
       <c r="F54" s="17"/>
       <c r="G54" s="4"/>
     </row>
     <row r="55">
       <c r="A55" s="16"/>
       <c r="B55" s="16"/>
       <c r="C55" s="16"/>
       <c r="D55" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E55" s="14" t="s">
-        <v>2976</v>
+        <v>2980</v>
       </c>
       <c r="F55" s="17"/>
       <c r="G55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="16"/>
       <c r="B56" s="9" t="s">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="C56" s="22" t="s">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="D56" s="22" t="s">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="E56" s="14" t="s">
-        <v>3114</v>
+        <v>3118</v>
       </c>
       <c r="F56" s="17"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="16"/>
       <c r="B57" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>3115</v>
+        <v>3119</v>
       </c>
       <c r="D57" s="22" t="s">
-        <v>3115</v>
+        <v>3119</v>
       </c>
       <c r="E57" s="14" t="s">
-        <v>3116</v>
+        <v>3120</v>
       </c>
       <c r="F57" s="17"/>
       <c r="G57" s="4"/>
     </row>
     <row r="58">
       <c r="A58" s="16"/>
       <c r="B58" s="16"/>
       <c r="C58" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>3117</v>
+        <v>3121</v>
       </c>
       <c r="F58" s="17"/>
       <c r="G58" s="4"/>
     </row>
     <row r="59">
       <c r="A59" s="16"/>
       <c r="B59" s="16"/>
       <c r="C59" s="16"/>
       <c r="D59" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="F59" s="17"/>
       <c r="G59" s="4"/>
     </row>
     <row r="60">
       <c r="A60" s="16"/>
       <c r="B60" s="16"/>
       <c r="C60" s="16"/>
       <c r="D60" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E60" s="14" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="F60" s="17"/>
       <c r="G60" s="4"/>
     </row>
     <row r="61">
       <c r="A61" s="16"/>
       <c r="B61" s="16"/>
       <c r="C61" s="9" t="s">
-        <v>3120</v>
+        <v>3124</v>
       </c>
       <c r="D61" s="22" t="s">
-        <v>3120</v>
+        <v>3124</v>
       </c>
       <c r="E61" s="14" t="s">
-        <v>3121</v>
+        <v>3125</v>
       </c>
       <c r="F61" s="17"/>
       <c r="G61" s="4"/>
     </row>
     <row r="62">
       <c r="A62" s="16"/>
       <c r="B62" s="16"/>
       <c r="C62" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E62" s="14" t="s">
-        <v>3122</v>
+        <v>3126</v>
       </c>
       <c r="F62" s="17"/>
       <c r="G62" s="4"/>
     </row>
     <row r="63">
       <c r="A63" s="16"/>
       <c r="B63" s="16"/>
       <c r="C63" s="16"/>
       <c r="D63" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E63" s="14" t="s">
-        <v>3123</v>
+        <v>3127</v>
       </c>
       <c r="F63" s="17"/>
       <c r="G63" s="4"/>
     </row>
     <row r="64">
       <c r="A64" s="16"/>
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
       <c r="D64" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E64" s="14" t="s">
-        <v>3124</v>
+        <v>3128</v>
       </c>
       <c r="F64" s="17"/>
       <c r="G64" s="4"/>
     </row>
     <row r="65">
       <c r="A65" s="16"/>
       <c r="B65" s="9" t="s">
-        <v>3125</v>
+        <v>3129</v>
       </c>
       <c r="C65" s="22" t="s">
-        <v>3125</v>
+        <v>3129</v>
       </c>
       <c r="D65" s="22" t="s">
-        <v>3125</v>
+        <v>3129</v>
       </c>
       <c r="E65" s="14" t="s">
-        <v>3126</v>
+        <v>3130</v>
       </c>
       <c r="F65" s="17"/>
       <c r="G65" s="4"/>
     </row>
     <row r="66">
       <c r="A66" s="16"/>
       <c r="B66" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="D66" s="22" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="E66" s="14" t="s">
-        <v>3127</v>
+        <v>3131</v>
       </c>
       <c r="F66" s="17"/>
       <c r="G66" s="4"/>
     </row>
     <row r="67">
       <c r="A67" s="16"/>
       <c r="B67" s="16"/>
       <c r="C67" s="9" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="D67" s="22" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E67" s="14" t="s">
-        <v>3128</v>
+        <v>3132</v>
       </c>
       <c r="F67" s="17"/>
       <c r="G67" s="4"/>
     </row>
     <row r="68">
       <c r="A68" s="16"/>
       <c r="B68" s="16"/>
       <c r="C68" s="9" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="D68" s="22" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="E68" s="14" t="s">
-        <v>3129</v>
+        <v>3133</v>
       </c>
       <c r="F68" s="15"/>
       <c r="G68" s="4"/>
     </row>
     <row r="69">
       <c r="A69" s="16"/>
       <c r="B69" s="9" t="s">
-        <v>3130</v>
+        <v>3134</v>
       </c>
       <c r="C69" s="22" t="s">
-        <v>3130</v>
+        <v>3134</v>
       </c>
       <c r="D69" s="22" t="s">
-        <v>3130</v>
+        <v>3134</v>
       </c>
       <c r="E69" s="14" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="F69" s="22"/>
     </row>
     <row r="70">
       <c r="A70" s="16"/>
       <c r="B70" s="9" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="C70" s="22" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="D70" s="22" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="E70" s="14" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="F70" s="17"/>
       <c r="G70" s="4"/>
     </row>
     <row r="71">
       <c r="A71" s="16"/>
       <c r="B71" s="9" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="C71" s="22" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="D71" s="22" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="E71" s="14" t="s">
-        <v>3135</v>
+        <v>3139</v>
       </c>
       <c r="F71" s="17"/>
       <c r="G71" s="4"/>
     </row>
     <row r="72">
       <c r="A72" s="16"/>
       <c r="B72" s="9" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
       <c r="C72" s="22" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
       <c r="D72" s="22" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
       <c r="E72" s="14" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="F72" s="17"/>
       <c r="G72" s="4"/>
     </row>
     <row r="73">
       <c r="A73" s="16"/>
       <c r="B73" s="9" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
       <c r="C73" s="22" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
       <c r="D73" s="22" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
       <c r="E73" s="14" t="s">
-        <v>3139</v>
+        <v>3143</v>
       </c>
       <c r="F73" s="17"/>
       <c r="G73" s="4"/>
     </row>
     <row r="74">
       <c r="A74" s="16"/>
       <c r="B74" s="9" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="C74" s="22" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="D74" s="22" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="E74" s="14" t="s">
-        <v>3141</v>
+        <v>3145</v>
       </c>
       <c r="F74" s="17"/>
       <c r="G74" s="4"/>
     </row>
     <row r="75">
       <c r="A75" s="16"/>
       <c r="B75" s="9" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="C75" s="22" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="D75" s="22" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="E75" s="14" t="s">
-        <v>3142</v>
+        <v>3146</v>
       </c>
       <c r="F75" s="17"/>
       <c r="G75" s="4"/>
     </row>
     <row r="76">
       <c r="A76" s="16"/>
       <c r="B76" s="9" t="s">
-        <v>3143</v>
+        <v>3147</v>
       </c>
       <c r="C76" s="22" t="s">
-        <v>3143</v>
+        <v>3147</v>
       </c>
       <c r="D76" s="22" t="s">
-        <v>3143</v>
+        <v>3147</v>
       </c>
       <c r="E76" s="14" t="s">
-        <v>3144</v>
+        <v>3148</v>
       </c>
       <c r="F76" s="17"/>
       <c r="G76" s="4"/>
     </row>
     <row r="77">
       <c r="A77" s="16"/>
       <c r="B77" s="9" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="C77" s="22" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="D77" s="22" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="E77" s="14" t="s">
-        <v>3146</v>
+        <v>3150</v>
       </c>
       <c r="F77" s="17"/>
       <c r="G77" s="4"/>
     </row>
     <row r="78">
       <c r="A78" s="16"/>
       <c r="B78" s="9" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="C78" s="22" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="D78" s="22" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="E78" s="14" t="s">
-        <v>3148</v>
+        <v>3152</v>
       </c>
       <c r="F78" s="17"/>
       <c r="G78" s="4"/>
     </row>
     <row r="79">
       <c r="A79" s="16"/>
       <c r="B79" s="9" t="s">
-        <v>3149</v>
+        <v>3153</v>
       </c>
       <c r="C79" s="22" t="s">
-        <v>3149</v>
+        <v>3153</v>
       </c>
       <c r="D79" s="22" t="s">
-        <v>3149</v>
+        <v>3153</v>
       </c>
       <c r="E79" s="14" t="s">
-        <v>3150</v>
+        <v>3154</v>
       </c>
       <c r="F79" s="17"/>
       <c r="G79" s="4"/>
     </row>
     <row r="80">
       <c r="A80" s="16"/>
       <c r="B80" s="9" t="s">
-        <v>3151</v>
+        <v>3155</v>
       </c>
       <c r="C80" s="22" t="s">
-        <v>3151</v>
+        <v>3155</v>
       </c>
       <c r="D80" s="22" t="s">
-        <v>3151</v>
+        <v>3155</v>
       </c>
       <c r="E80" s="14" t="s">
-        <v>3152</v>
+        <v>3156</v>
       </c>
       <c r="F80" s="17"/>
       <c r="G80" s="4"/>
     </row>
     <row r="81">
       <c r="A81" s="16"/>
       <c r="B81" s="9" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="C81" s="22" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="D81" s="22" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="E81" s="14" t="s">
-        <v>3154</v>
+        <v>3158</v>
       </c>
       <c r="F81" s="17"/>
       <c r="G81" s="4"/>
     </row>
     <row r="82">
       <c r="A82" s="16"/>
       <c r="B82" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>3155</v>
+        <v>3159</v>
       </c>
       <c r="D82" s="22" t="s">
-        <v>3155</v>
+        <v>3159</v>
       </c>
       <c r="E82" s="14" t="s">
-        <v>3156</v>
+        <v>3160</v>
       </c>
       <c r="F82" s="17"/>
       <c r="G82" s="4"/>
     </row>
     <row r="83">
       <c r="A83" s="16"/>
       <c r="B83" s="16"/>
       <c r="C83" s="9" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="D83" s="22" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="E83" s="14" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="F83" s="17"/>
       <c r="G83" s="4"/>
     </row>
     <row r="84">
       <c r="A84" s="16"/>
       <c r="B84" s="9" t="s">
-        <v>3159</v>
+        <v>3163</v>
       </c>
       <c r="C84" s="22" t="s">
-        <v>3159</v>
+        <v>3163</v>
       </c>
       <c r="D84" s="22" t="s">
-        <v>3159</v>
+        <v>3163</v>
       </c>
       <c r="E84" s="14" t="s">
-        <v>3160</v>
+        <v>3164</v>
       </c>
       <c r="F84" s="17"/>
       <c r="G84" s="4"/>
     </row>
     <row r="85">
       <c r="A85" s="16"/>
       <c r="B85" s="9" t="s">
-        <v>3161</v>
+        <v>3165</v>
       </c>
       <c r="C85" s="22" t="s">
-        <v>3161</v>
+        <v>3165</v>
       </c>
       <c r="D85" s="22" t="s">
-        <v>3161</v>
+        <v>3165</v>
       </c>
       <c r="E85" s="14" t="s">
-        <v>3162</v>
+        <v>3166</v>
       </c>
       <c r="F85" s="17"/>
       <c r="G85" s="4"/>
     </row>
     <row r="86">
       <c r="A86" s="9" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="B86" s="22" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="C86" s="22" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="D86" s="22" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="E86" s="14" t="s">
-        <v>3164</v>
+        <v>3168</v>
       </c>
       <c r="F86" s="15"/>
       <c r="G86" s="4"/>
     </row>
     <row r="87">
       <c r="F87" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C24:D24"/>
@@ -33360,719 +33388,719 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="E2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="H2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="I2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="J2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="K2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="L2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="M2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="N2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="O2" s="22" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>3168</v>
+        <v>3172</v>
       </c>
       <c r="Q2" s="22" t="s">
-        <v>3168</v>
+        <v>3172</v>
       </c>
       <c r="R2" s="22" t="s">
-        <v>3168</v>
+        <v>3172</v>
       </c>
       <c r="S2" s="22" t="s">
-        <v>3168</v>
+        <v>3172</v>
       </c>
       <c r="T2" s="9" t="s">
-        <v>3169</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C3" s="27" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3170</v>
+        <v>3174</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>3171</v>
+        <v>3175</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>3172</v>
+        <v>3176</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>3175</v>
+        <v>3179</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>3176</v>
+        <v>3180</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>3177</v>
+        <v>3181</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>3178</v>
+        <v>3182</v>
       </c>
       <c r="M3" s="9" t="s">
-        <v>3179</v>
+        <v>3183</v>
       </c>
       <c r="N3" s="9" t="s">
-        <v>3180</v>
+        <v>3184</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>3181</v>
+        <v>3185</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>3182</v>
+        <v>3186</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>3183</v>
+        <v>3187</v>
       </c>
       <c r="R3" s="9" t="s">
-        <v>3184</v>
+        <v>3188</v>
       </c>
       <c r="S3" s="9" t="s">
-        <v>3185</v>
+        <v>3189</v>
       </c>
       <c r="T3" s="20"/>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="F4" s="13" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="G4" s="13" t="s">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>3189</v>
+        <v>3193</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="K4" s="13" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="L4" s="13" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="M4" s="13" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="N4" s="13" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="O4" s="13" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
       <c r="P4" s="14" t="s">
-        <v>3194</v>
+        <v>3198</v>
       </c>
       <c r="Q4" s="14" t="s">
-        <v>3195</v>
+        <v>3199</v>
       </c>
       <c r="R4" s="14" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
       <c r="S4" s="14" t="s">
-        <v>3197</v>
+        <v>3201</v>
       </c>
       <c r="T4" s="13" t="s">
-        <v>3198</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3199</v>
+        <v>3203</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3200</v>
+        <v>3204</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>2960</v>
+        <v>2964</v>
       </c>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
       <c r="K5" s="29"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="17"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="28"/>
       <c r="T5" s="17"/>
       <c r="U5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>3201</v>
+        <v>3205</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>2997</v>
+        <v>3001</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
       <c r="O6" s="15"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="9"/>
       <c r="T6" s="17"/>
       <c r="U6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>3202</v>
+        <v>3206</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>2999</v>
+        <v>3003</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="9"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="29"/>
       <c r="T7" s="17"/>
       <c r="U7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="16"/>
       <c r="B8" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>2962</v>
+        <v>2966</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="29"/>
       <c r="N8" s="29"/>
       <c r="O8" s="29"/>
       <c r="P8" s="29"/>
       <c r="Q8" s="29"/>
       <c r="R8" s="29"/>
       <c r="S8" s="29"/>
       <c r="T8" s="17"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>3008</v>
+        <v>3012</v>
       </c>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="29"/>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
       <c r="O9" s="29"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="17"/>
       <c r="U9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>3205</v>
+        <v>3209</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>3200</v>
+        <v>3204</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>3010</v>
+        <v>3014</v>
       </c>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="N10" s="29"/>
       <c r="O10" s="17"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="23"/>
       <c r="R10" s="23"/>
       <c r="S10" s="28"/>
       <c r="T10" s="17"/>
       <c r="U10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="16"/>
       <c r="B11" s="9" t="s">
-        <v>3201</v>
+        <v>3205</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>2968</v>
+        <v>2972</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
       <c r="O11" s="15"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="9"/>
       <c r="T11" s="17"/>
       <c r="U11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="9" t="s">
-        <v>3202</v>
+        <v>3206</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="9"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
       <c r="R12" s="29"/>
       <c r="S12" s="29"/>
       <c r="T12" s="17"/>
       <c r="U12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="29"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
       <c r="R13" s="29"/>
       <c r="S13" s="29"/>
       <c r="T13" s="17"/>
       <c r="U13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="16"/>
       <c r="B14" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="29"/>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="21"/>
       <c r="Q14" s="21"/>
       <c r="R14" s="21"/>
       <c r="S14" s="21"/>
       <c r="T14" s="17"/>
       <c r="U14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>3206</v>
+        <v>3210</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>3200</v>
+        <v>3204</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="29"/>
       <c r="N15" s="29"/>
       <c r="O15" s="17"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="23"/>
       <c r="R15" s="23"/>
       <c r="S15" s="28"/>
       <c r="T15" s="17"/>
       <c r="U15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="16"/>
       <c r="B16" s="9" t="s">
-        <v>3201</v>
+        <v>3205</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="15"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="9"/>
       <c r="T16" s="17"/>
       <c r="U16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="16"/>
       <c r="B17" s="9" t="s">
-        <v>3202</v>
+        <v>3206</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="9"/>
       <c r="P17" s="29"/>
       <c r="Q17" s="29"/>
       <c r="R17" s="29"/>
       <c r="S17" s="29"/>
       <c r="T17" s="17"/>
       <c r="U17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="16"/>
       <c r="B18" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C18" s="14" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="N18" s="29"/>
       <c r="O18" s="29"/>
       <c r="P18" s="29"/>
       <c r="Q18" s="29"/>
       <c r="R18" s="29"/>
       <c r="S18" s="29"/>
       <c r="T18" s="17"/>
       <c r="U18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="16"/>
       <c r="B19" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C19" s="14" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="29"/>
       <c r="O19" s="29"/>
       <c r="P19" s="29"/>
       <c r="Q19" s="29"/>
       <c r="R19" s="29"/>
       <c r="S19" s="29"/>
       <c r="T19" s="17"/>
       <c r="U19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>3207</v>
+        <v>3211</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>3207</v>
+        <v>3211</v>
       </c>
       <c r="C20" s="14" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
       <c r="T20" s="17"/>
       <c r="U20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>3209</v>
+        <v>3213</v>
       </c>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="28"/>
       <c r="T21" s="17"/>
       <c r="U21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="9" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>3211</v>
+        <v>3215</v>
       </c>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="28"/>
       <c r="T22" s="15"/>
       <c r="U22" s="4"/>
     </row>
     <row r="23">
       <c r="T23" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -34088,418 +34116,418 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="E2" s="22" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="F2" s="22" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="G2" s="22" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="H2" s="22" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="I2" s="22" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
       <c r="K2" s="22" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3169</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="25" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C3" s="27" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>3214</v>
+        <v>3218</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>3215</v>
+        <v>3219</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>3218</v>
+        <v>3222</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>3219</v>
+        <v>3223</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>3220</v>
+        <v>3224</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>3221</v>
+        <v>3225</v>
       </c>
       <c r="L3" s="20"/>
     </row>
     <row r="4">
       <c r="A4" s="10" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>3223</v>
+        <v>3227</v>
       </c>
       <c r="F4" s="13" t="s">
-        <v>3224</v>
+        <v>3228</v>
       </c>
       <c r="G4" s="13" t="s">
-        <v>3225</v>
+        <v>3229</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>3226</v>
+        <v>3230</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>3227</v>
+        <v>3231</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>3228</v>
+        <v>3232</v>
       </c>
       <c r="K4" s="13" t="s">
-        <v>3229</v>
+        <v>3233</v>
       </c>
       <c r="L4" s="13" t="s">
-        <v>3230</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3199</v>
+        <v>3203</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>3232</v>
+        <v>3236</v>
       </c>
       <c r="D5" s="29"/>
       <c r="E5" s="29"/>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
       <c r="K5" s="29"/>
       <c r="L5" s="17"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="16"/>
       <c r="B6" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>3233</v>
+        <v>3237</v>
       </c>
       <c r="D6" s="29"/>
       <c r="E6" s="29"/>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="17"/>
       <c r="M6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="16"/>
       <c r="B7" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>3234</v>
+        <v>3238</v>
       </c>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="17"/>
       <c r="M7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3205</v>
+        <v>3209</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>3235</v>
+        <v>3239</v>
       </c>
       <c r="D8" s="29"/>
       <c r="E8" s="29"/>
       <c r="F8" s="29"/>
       <c r="G8" s="29"/>
       <c r="H8" s="29"/>
       <c r="I8" s="29"/>
       <c r="J8" s="29"/>
       <c r="K8" s="29"/>
       <c r="L8" s="17"/>
       <c r="M8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="16"/>
       <c r="B9" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>3236</v>
+        <v>3240</v>
       </c>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
       <c r="F9" s="29"/>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="17"/>
       <c r="M9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="16"/>
       <c r="B10" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>3237</v>
+        <v>3241</v>
       </c>
       <c r="D10" s="29"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="17"/>
       <c r="M10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>3206</v>
+        <v>3210</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>3231</v>
+        <v>3235</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>3238</v>
+        <v>3242</v>
       </c>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="17"/>
       <c r="M11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="16"/>
       <c r="B12" s="9" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>3239</v>
+        <v>3243</v>
       </c>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="17"/>
       <c r="M12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="16"/>
       <c r="B13" s="9" t="s">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>3240</v>
+        <v>3244</v>
       </c>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="29"/>
       <c r="K13" s="29"/>
       <c r="L13" s="17"/>
       <c r="M13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>3207</v>
+        <v>3211</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>3207</v>
+        <v>3211</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>3241</v>
+        <v>3245</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="17"/>
       <c r="M14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>3208</v>
+        <v>3212</v>
       </c>
       <c r="C15" s="14" t="s">
-        <v>3242</v>
+        <v>3246</v>
       </c>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="28"/>
       <c r="L15" s="17"/>
       <c r="M15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="C16" s="14" t="s">
-        <v>3243</v>
+        <v>3247</v>
       </c>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="9"/>
       <c r="L16" s="17"/>
       <c r="M16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>3244</v>
+        <v>3248</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>3244</v>
+        <v>3248</v>
       </c>
       <c r="C17" s="14" t="s">
-        <v>3245</v>
+        <v>3249</v>
       </c>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="15"/>
       <c r="M17" s="4"/>
     </row>
     <row r="18">
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
@@ -34524,518 +34552,518 @@
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="50" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="24" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>3246</v>
+        <v>3250</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>3247</v>
+        <v>3251</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>3248</v>
+        <v>3252</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>3249</v>
+        <v>3253</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>3250</v>
+        <v>3254</v>
       </c>
       <c r="L2" s="9" t="s">
-        <v>3251</v>
+        <v>3255</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>3252</v>
+        <v>3256</v>
       </c>
       <c r="N2" s="9" t="s">
-        <v>3253</v>
+        <v>3257</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>3254</v>
+        <v>3258</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>3255</v>
+        <v>3259</v>
       </c>
       <c r="Q2" s="9" t="s">
-        <v>3256</v>
+        <v>3260</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>3257</v>
+        <v>3261</v>
       </c>
       <c r="S2" s="9" t="s">
-        <v>3258</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C3" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D3" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F3" s="12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G3" s="14" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="H3" s="14" t="s">
-        <v>3190</v>
+        <v>3194</v>
       </c>
       <c r="I3" s="14" t="s">
-        <v>3191</v>
+        <v>3195</v>
       </c>
       <c r="J3" s="14" t="s">
-        <v>3192</v>
+        <v>3196</v>
       </c>
       <c r="K3" s="14" t="s">
-        <v>3193</v>
+        <v>3197</v>
       </c>
       <c r="L3" s="14" t="s">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="M3" s="14" t="s">
-        <v>3194</v>
+        <v>3198</v>
       </c>
       <c r="N3" s="14" t="s">
-        <v>3195</v>
+        <v>3199</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="P3" s="14" t="s">
-        <v>3196</v>
+        <v>3200</v>
       </c>
       <c r="Q3" s="14" t="s">
-        <v>3197</v>
+        <v>3201</v>
       </c>
       <c r="R3" s="14" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="S3" s="14" t="s">
-        <v>3262</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>3263</v>
+        <v>3267</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>3266</v>
+        <v>3270</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>3267</v>
+        <v>3271</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>3268</v>
+        <v>3272</v>
       </c>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="20"/>
       <c r="N4" s="20"/>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29"/>
       <c r="I5" s="29"/>
       <c r="J5" s="29"/>
       <c r="K5" s="29"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="29"/>
       <c r="P5" s="29"/>
       <c r="Q5" s="29"/>
       <c r="R5" s="29"/>
       <c r="S5" s="17"/>
       <c r="T5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>211</v>
+        <v>152</v>
       </c>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="17"/>
       <c r="T6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>95</v>
+        <v>189</v>
       </c>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="29"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="29"/>
       <c r="N7" s="29"/>
       <c r="O7" s="29"/>
       <c r="P7" s="29"/>
       <c r="Q7" s="29"/>
       <c r="R7" s="29"/>
       <c r="S7" s="17"/>
       <c r="T7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>185</v>
+        <v>215</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="15"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9">
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="28">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C6F7D6D6-3850-4294-9754-8C6A8A09FFF8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{ABC6AF1E-022F-4094-B59F-A095CA599570}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8698AC8F-67CF-4E03-83BF-96BDE8430BB0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0F8630B2-DCDE-4750-A9D2-C8340A056BF2}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>G5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1448D34F-EC25-4AB4-8137-80BCF5A0388D}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7C93BFE1-9688-47A8-AC49-11F6FC72B4C6}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>H5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DA0E279B-142C-49A5-9A75-A99BB4E083C1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EC1A6D8B-A3A7-4ADF-B899-E038CA6395B5}">
           <x14:formula1>
             <xm:f>Enums!$AJ$1:$AJ$6</xm:f>
           </x14:formula1>
           <xm:sqref>I5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F60E6E03-0F9A-466F-9AF8-E77A091AF179}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9DCEC657-63E5-444B-A4DE-6C09E11DAB11}">
           <x14:formula1>
             <xm:f>Enums!$AK$1:$AK$257</xm:f>
           </x14:formula1>
           <xm:sqref>J5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CC5A5EA3-CC09-4DDB-AD5F-79938FE31FD4}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{20F5FEA8-EA21-4E8C-BA9A-8ACF7D6F3771}">
           <x14:formula1>
             <xm:f>Enums!$AL$1:$AL$4</xm:f>
           </x14:formula1>
           <xm:sqref>O5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7625561A-12B9-4B8C-AE14-A9F01015191C}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2CC841CF-71F7-4176-A4FA-976147E14E64}">
           <x14:formula1>
             <xm:f>Enums!$AM$1:$AM$7</xm:f>
           </x14:formula1>
           <xm:sqref>P5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BCB30D70-5AA1-4FD6-8302-707E95EBF238}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B324153D-034D-458A-9DAE-D7D576CF067D}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CC42A021-C386-4A2D-AFAE-303E7381283A}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5D62ED44-D75D-4A35-95BB-B4D04BEE7603}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>G6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{21EFD67C-92ED-4EB7-B40C-BFC2465D1B10}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6ABAF20C-4F80-49F6-B329-AB347E6AD202}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>H6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9F1F264D-75B5-40C5-AEE2-6CE27E108BA3}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{44A029ED-F51F-46F3-A0B5-E48B8EBA22E7}">
           <x14:formula1>
             <xm:f>Enums!$AJ$1:$AJ$6</xm:f>
           </x14:formula1>
           <xm:sqref>I6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0FE96F7A-B564-4492-9FEB-B100FAAC8CE5}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BE97145F-12E8-4FB7-9707-15D164B4F418}">
           <x14:formula1>
             <xm:f>Enums!$AK$1:$AK$257</xm:f>
           </x14:formula1>
           <xm:sqref>J6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{055EC9F8-092E-480B-B011-69CE28A1919A}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D0B85996-7816-4C4C-8F70-0015DB37B944}">
           <x14:formula1>
             <xm:f>Enums!$AL$1:$AL$4</xm:f>
           </x14:formula1>
           <xm:sqref>O6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7A3C4E11-4796-40D4-BB81-C58F8F135881}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D5685490-D611-4871-8CA3-8ED03F5C19E0}">
           <x14:formula1>
             <xm:f>Enums!$AM$1:$AM$7</xm:f>
           </x14:formula1>
           <xm:sqref>P6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1E3404F8-0E28-412C-9AE3-0A29965E85A8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2AD54F43-A598-4F21-A663-B51085684414}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E07AC3A6-CE55-42A8-9E5D-B258C75AEC65}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2EA6E4C9-E88A-4EEE-ABFD-2832180DE52F}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>G7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8032F2D7-1EE1-41C8-99D2-D5A3518B627F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{208D938B-5632-43BB-8816-10B5665669D8}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>H7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8914182D-B975-4617-9F4F-533E5E2D9987}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{ABF022B0-C263-43C3-BF3D-794CB9ED565E}">
           <x14:formula1>
             <xm:f>Enums!$AJ$1:$AJ$6</xm:f>
           </x14:formula1>
           <xm:sqref>I7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A34E2F36-F03C-4575-A78F-C325C669A839}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{FD7FDD25-7354-49C9-9CA5-C0DD5B8285AA}">
           <x14:formula1>
             <xm:f>Enums!$AK$1:$AK$257</xm:f>
           </x14:formula1>
           <xm:sqref>J7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{42347C7A-38EC-42EC-BC78-10FE0CF9D302}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CE1DBB09-347B-4904-8ADD-45CCA6DEF2F9}">
           <x14:formula1>
             <xm:f>Enums!$AL$1:$AL$4</xm:f>
           </x14:formula1>
           <xm:sqref>O7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{402A0C58-3A7F-4074-BF1F-13324DA540FB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{61D30896-FA17-4C5E-BDC2-DA6DDE733850}">
           <x14:formula1>
             <xm:f>Enums!$AM$1:$AM$7</xm:f>
           </x14:formula1>
           <xm:sqref>P7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{7945F67D-09BE-4264-ADD9-CFFA2FAF5239}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{147925A9-022B-43E3-AC31-4AB2F96EC728}">
           <x14:formula1>
             <xm:f>Enums!$AG$1:$AG$5</xm:f>
           </x14:formula1>
           <xm:sqref>F8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{299944A9-4B7D-4EC7-8BD2-65F94B496B95}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4AE0356F-5BEB-4B87-A91D-F00045937255}">
           <x14:formula1>
             <xm:f>Enums!$AH$1:$AH$7</xm:f>
           </x14:formula1>
           <xm:sqref>G8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{26322F21-5D58-4A04-A0DB-5F0ABC2504FA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CC192906-26C4-4E43-B1DA-9B3BBFCBA989}">
           <x14:formula1>
             <xm:f>Enums!$AI$1:$AI$3</xm:f>
           </x14:formula1>
           <xm:sqref>H8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{71B1EC1D-3B8A-4D27-B86A-FCCF1874D6DB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{57F862F6-80E5-4A19-B27F-3DEF72688F89}">
           <x14:formula1>
             <xm:f>Enums!$AJ$1:$AJ$6</xm:f>
           </x14:formula1>
           <xm:sqref>I8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F47A65DB-37D5-476C-A5DC-BBBF5459B393}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{209BC103-1BAC-4E42-9041-97469ADE4FF5}">
           <x14:formula1>
             <xm:f>Enums!$AK$1:$AK$257</xm:f>
           </x14:formula1>
           <xm:sqref>J8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{45485525-F6C4-41A2-8C10-FC6C5E2A7AC9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0F8D87EC-547E-4BEC-AA8C-4C1072F922FA}">
           <x14:formula1>
             <xm:f>Enums!$AL$1:$AL$4</xm:f>
           </x14:formula1>
           <xm:sqref>O8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{033F8539-6082-4F28-B40D-B93F91A9403B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A9B3B12A-9F12-4670-9F5D-5E9ACD864CE7}">
           <x14:formula1>
             <xm:f>Enums!$AM$1:$AM$7</xm:f>
           </x14:formula1>
           <xm:sqref>P8</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>