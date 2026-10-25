--- v0 (2026-06-08)
+++ v1 (2026-10-25)
@@ -54,191 +54,203 @@
     <sheet name="D_02.00.b" sheetId="5" r:id="rId6"/>
     <sheet name="D_03.01" sheetId="6" r:id="rId7"/>
     <sheet name="D_03.02" sheetId="7" r:id="rId8"/>
     <sheet name="D_04.00" sheetId="8" r:id="rId9"/>
     <sheet name="D_05.00.a" sheetId="9" r:id="rId10"/>
     <sheet name="D_05.00.b" sheetId="10" r:id="rId11"/>
     <sheet name="D_06.00.a" sheetId="11" r:id="rId12"/>
     <sheet name="D_06.00.b" sheetId="12" r:id="rId13"/>
     <sheet name="D_07.00.a" sheetId="13" r:id="rId14"/>
     <sheet name="D_07.00.b" sheetId="14" r:id="rId15"/>
     <sheet name="D_08.00.a" sheetId="15" r:id="rId16"/>
     <sheet name="D_08.00.b" sheetId="16" r:id="rId17"/>
     <sheet name="D_08.00.c" sheetId="17" r:id="rId18"/>
     <sheet name="D_08.00.d" sheetId="18" r:id="rId19"/>
     <sheet name="D_08.00.e" sheetId="19" r:id="rId20"/>
     <sheet name="D_09.01" sheetId="20" r:id="rId21"/>
     <sheet name="D_09.02.a" sheetId="21" r:id="rId22"/>
     <sheet name="D_09.02.b" sheetId="22" r:id="rId23"/>
     <sheet name="D_09.02.c" sheetId="23" r:id="rId24"/>
     <sheet name="D_09.02.d" sheetId="24" r:id="rId25"/>
     <sheet name="D_09.03.a" sheetId="25" r:id="rId26"/>
     <sheet name="D_09.03.b" sheetId="26" r:id="rId27"/>
     <sheet name="D_10.00" sheetId="27" r:id="rId28"/>
   </sheets>
   <definedNames>
-    <definedName name="_55f20aef9466466588e36ac3d3858571" localSheetId="1">Enums!$A$1:$A$9</definedName>
-[...9 lines deleted...]
-    <definedName name="currency">'General Information'!$B$6</definedName>
+    <definedName name="_1aa01db28df04df08070751801bd7a00" localSheetId="1">Enums!$C$1:$C$841</definedName>
+    <definedName name="_250763ed186f4da7b6137915298a10a4" localSheetId="1">Enums!$B$1:$B$90</definedName>
+    <definedName name="_413d33c2af3c4458a8f5f6e03c0ce384" localSheetId="1">Enums!$D$1:$D$3</definedName>
+    <definedName name="_a402979d51c845a6857e8ebfa03a13ff" localSheetId="1">Enums!$E$1:$E$8</definedName>
+    <definedName name="_f2cefb5c1fc247e8b307ccd559ce57e4" localSheetId="1">Enums!$A$1:$A$9</definedName>
+    <definedName name="addFilingIndicatorPositiveFiledAttribute">'General Information'!$B$14</definedName>
+    <definedName name="addNegativeFilingIndicator">'General Information'!$B$13</definedName>
+    <definedName name="applyEiopaMinimumMonetaryDecimals">'General Information'!$B$12</definedName>
+    <definedName name="contextIdentifier">'General Information'!$B$6</definedName>
+    <definedName name="contextIdentifierSchema">'General Information'!$B$7</definedName>
+    <definedName name="currency">'General Information'!$B$8</definedName>
     <definedName name="D_01.00__0000">'D_01.00'!$E$5:$T$60</definedName>
     <definedName name="D_02.00.a__0000">'D_02.00.a'!$D$5:$R$14</definedName>
     <definedName name="D_02.00.b__0000">'D_02.00.b'!$D$5:$D$14</definedName>
     <definedName name="D_03.01__0000">'D_03.01'!$A$5:$G$15013</definedName>
     <definedName name="D_03.02__0000">'D_03.02'!$A$5:$G$15005</definedName>
     <definedName name="D_04.00__0000">'D_04.00'!$C$4:$G$4</definedName>
-    <definedName name="D_05.00.a__0000" comment="D_05.00.a_Z_4ef951fd7e19465f93">'D_05.00.a'!$C$7:$P$18</definedName>
-[...2 lines deleted...]
-    <definedName name="D_05.00.b_Z_d237224e90fd40fa99" comment="http://www.eba.europa.eu/xbrl/crr/dict/dim/3.4:GPR">'D_05.00.b'!$B$1</definedName>
+    <definedName name="D_05.00.a__0000" comment="D_05.00.a_Z_26f13a9759654336b8">'D_05.00.a'!$C$7:$P$18</definedName>
+    <definedName name="D_05.00.a_Z_26f13a9759654336b8" comment="http://www.eba.europa.eu/xbrl/crr/dict/dim/3.4:GPR">'D_05.00.a'!$B$1</definedName>
+    <definedName name="D_05.00.b__0000" comment="D_05.00.b_Z_7119f2586e604e1e8b">'D_05.00.b'!$A$8:$O$15057</definedName>
+    <definedName name="D_05.00.b_Z_7119f2586e604e1e8b" comment="http://www.eba.europa.eu/xbrl/crr/dict/dim/3.4:GPR">'D_05.00.b'!$B$1</definedName>
     <definedName name="D_06.00.a__0000">'D_06.00.a'!$C$5:$E$6</definedName>
     <definedName name="D_06.00.b__0000">'D_06.00.b'!$C$4:$C$5</definedName>
     <definedName name="D_07.00.a__0000">'D_07.00.a'!$H$8:$W$56</definedName>
     <definedName name="D_07.00.b__0000">'D_07.00.b'!$F$8:$U$8</definedName>
     <definedName name="D_08.00.a__0000">'D_08.00.a'!$G$8:$U$23</definedName>
     <definedName name="D_08.00.b__0000">'D_08.00.b'!$F$8:$T$8</definedName>
     <definedName name="D_08.00.c__0000">'D_08.00.c'!$F$8:$T$23</definedName>
     <definedName name="D_08.00.d__0000">'D_08.00.d'!$F$8:$T$8</definedName>
     <definedName name="D_08.00.e__0000">'D_08.00.e'!$F$5:$G$21</definedName>
     <definedName name="D_09.01__0000">'D_09.01'!$F$8:$U$26</definedName>
     <definedName name="D_09.02.a__0000">'D_09.02.a'!$E$8:$S$13</definedName>
     <definedName name="D_09.02.b__0000">'D_09.02.b'!$E$8:$S$13</definedName>
     <definedName name="D_09.02.c__0000">'D_09.02.c'!$E$5:$F$9</definedName>
     <definedName name="D_09.02.d__0000">'D_09.02.d'!$D$5:$E$5</definedName>
     <definedName name="D_09.03.a__0000">'D_09.03.a'!$C$5:$E$6</definedName>
     <definedName name="D_09.03.b__0000">'D_09.03.b'!$C$5:$C$6</definedName>
     <definedName name="D_10.00__0000">'D_10.00'!$A$5:$F$15013</definedName>
-    <definedName name="defaultMonetaryDecimals">'General Information'!$B$8</definedName>
-[...2 lines deleted...]
-    <definedName name="taxonomyEntryPoint">'General Information'!$B$2</definedName>
+    <definedName name="defaultMonetaryDecimals">'General Information'!$B$10</definedName>
+    <definedName name="defaultPureDecimals">'General Information'!$B$11</definedName>
+    <definedName name="reportingPeriod">'General Information'!$B$5</definedName>
+    <definedName name="taxonomyEntryPoint">'General Information'!$B$4</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
-    <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">AMANA XBRL Engine</d:author>
+    <d:author xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">Lucanet XBRL Engine</d:author>
   </authors>
   <commentList>
-    <comment ref="B6" authorId="0">
+    <comment ref="B8" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The three letter currency code for monetary facts according to ISO 4217,_x000A_e.g. EUR for Euro or USD for US Dollar.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B7" authorId="0">
+    <comment ref="B9" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>All units used in the report sorted by number of facts using this unit._x000A_This value is not used when converting the Excel document to XBRL.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B8" authorId="0">
+    <comment ref="B10" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The precision of reported monetary values,_x000A_i.e. the number of exact decimal places. E.g.:_x000A_3 if the values are reported in thousands,_x000A_2 if the values are reported with two exact decimal places.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B9" authorId="0">
+    <comment ref="B11" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>The precision of reported non-monetary numeric values,_x000A_i.e. the number of exact decimal places. E.g.:_x000A_3 if the values are reported in thousands,_x000A_2 if the values are reported with two exact decimal places.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B10" authorId="0">
+    <comment ref="B12" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if the numbers of exact decimal places_x000A_should be set automatically according to EIOPA's filing rules.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B11" authorId="0">
+    <comment ref="B13" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if the instance document should include negative XBRL filing indicators_x000A_stating that templates which do not contain any values_x000A_are not included in the report._x000A_Regulators might require to report negative filing indicators.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B12" authorId="0">
+    <comment ref="B14" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Aptos Narrow"/>
             <sz val="11"/>
           </rPr>
           <t>Determines if XBRL filing indicators should also_x000A_contain an additional filed attribute._x000A_Regulators might require to report these additional attributes.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1213" uniqueCount="1213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1217" uniqueCount="1217">
   <si>
     <t>Created at (UTC)</t>
   </si>
   <si>
-    <t>2026-01-19 6:31 AM</t>
+    <t>2026-09-22 12:14 PM</t>
+  </si>
+  <si>
+    <t>Validation Processor</t>
+  </si>
+  <si>
+    <t>Lucanet XBRL Engine</t>
+  </si>
+  <si>
+    <t>Validation Processor Version</t>
+  </si>
+  <si>
+    <t>26.807-845</t>
   </si>
   <si>
     <t>Taxonomy Entry Point</t>
   </si>
   <si>
     <t>http://www.eba.europa.eu/eu/fr/xbrl/crr/fws/esg/4.2/mod/esg.xsd</t>
   </si>
   <si>
     <t>Reporting Period / Due Date</t>
   </si>
   <si>
     <t>Context Identifier</t>
   </si>
   <si>
     <t>Context Identifier Schema</t>
   </si>
   <si>
     <t>http://standards.iso.org/iso/17442</t>
   </si>
   <si>
     <t>Default Currency (ISO Code)</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
@@ -3500,57 +3512,57 @@
   <si>
     <t>Of which level of energy efficiency (EP score in kWh/m² of collateral) estimated</t>
   </si>
   <si>
     <t>Portfolio gross carrying amount</t>
   </si>
   <si>
     <t>Year of reference</t>
   </si>
   <si>
     <t>Distance to IEA NZE2050 in % ***</t>
   </si>
   <si>
     <t>Target (year of reference + 3 years)</t>
   </si>
   <si>
     <t>Sector (0010)</t>
   </si>
   <si>
     <t>NACE Sectors (a minima) (0020)</t>
   </si>
   <si>
     <t>Alignment metric** (0040)</t>
   </si>
   <si>
+    <t>Not applicable/ All counterparties (eba_CT:x0)</t>
+  </si>
+  <si>
+    <t>Not applicable/ All NACE Codes (eba_NC:x0)</t>
+  </si>
+  <si>
     <t>999</t>
-  </si>
-[...4 lines deleted...]
-    <t>Not applicable/ All counterparties (eba_CT:x0)</t>
   </si>
   <si>
     <t>Gross carrying amount (aggregate)</t>
   </si>
   <si>
     <t>Gross carrying amount towards the counterparties compared to total gross carrying amount (aggregate)*</t>
   </si>
   <si>
     <t>Weighted average maturity</t>
   </si>
   <si>
     <t>Number of top 20 polluting firms included</t>
   </si>
   <si>
     <t>Counterparty</t>
   </si>
   <si>
     <t>Geographical area subject to climate change physical risk:</t>
   </si>
   <si>
     <t xml:space="preserve">Gross carrying amount </t>
   </si>
   <si>
     <t>Of which exposures sensitive to impact from climate change physical events</t>
   </si>
@@ -4180,2218 +4192,2250 @@
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="2" applyFill="1" borderId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="3" applyFill="1" borderId="21" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" applyFont="1" fillId="3" applyFill="1" borderId="22" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:C39"/>
+  <dimension ref="A1:C41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="45.8919677734375" customWidth="1"/>
     <col min="2" max="2" width="63.913501739502" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="2">
-        <v>-3</v>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>14</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="B10" s="2">
+        <v>-3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
+      </c>
+      <c r="B11" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12" s="2" t="b">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="2" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="B14" s="2" t="b">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B16" s="1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="C17" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>21</v>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" location="'D_01.00'!A1" display="Banking book- Indicators of potential climate Change transition risk: Credit quality of exposures by sector, emissions and residual maturity"/>
-[...23 lines deleted...]
-    <hyperlink ref="B39" location="'D_10.00'!A1" display="Other climate change mitigating actions that are not covered in the EU Taxonomy"/>
+    <hyperlink ref="B17" location="'D_01.00'!A1" display="Banking book- Indicators of potential climate Change transition risk: Credit quality of exposures by sector, emissions and residual maturity"/>
+    <hyperlink ref="B18" location="'D_02.00.a'!A1" display="Banking book - Indicators of potential climate change transition risk: Loans collateralised by immovable property - Energy efficiency of the collateral (I)"/>
+    <hyperlink ref="B19" location="'D_02.00.b'!A1" display="Banking book - Indicators of potential climate change transition risk: Loans collateralised by immovable property - Energy efficiency of the collateral (II)"/>
+    <hyperlink ref="B20" location="'D_03.01'!A1" display="Banking book - Indicators of potential climate change transition risk: Alignment metrics (IAE/NACE codes)"/>
+    <hyperlink ref="B21" location="'D_03.02'!A1" display="Banking book - Indicators of potential climate change transition risk: Alignment metrics"/>
+    <hyperlink ref="B22" location="'D_04.00'!A1" display="Banking book - Indicators of potential climate change transition risk: Exposures to top 20 carbon-intensive firms"/>
+    <hyperlink ref="B23" location="'D_05.00.a'!A1" display="Banking book - Indicators of potential climate change physical risk: Exposures subject to physical risk (I)"/>
+    <hyperlink ref="B24" location="'D_05.00.b'!A1" display="Banking book - Indicators of potential climate change physical risk: Exposures subject to physical risk (II)"/>
+    <hyperlink ref="B25" location="'D_06.00.a'!A1" display="Summary of GAR KPIs (gar) (I)"/>
+    <hyperlink ref="B26" location="'D_06.00.b'!A1" display="Summary of GAR KPIs (cov) (II)"/>
+    <hyperlink ref="B27" location="'D_07.00.a'!A1" display="Mitigating actions: Assets for the calculation of GAR (I)"/>
+    <hyperlink ref="B28" location="'D_07.00.b'!A1" display="Mitigating actions: Assets for the calculation of GAR (II)"/>
+    <hyperlink ref="B29" location="'D_08.00.a'!A1" display="GAR (%) (stock) (I)"/>
+    <hyperlink ref="B30" location="'D_08.00.b'!A1" display="GAR (%) (stock) (II)"/>
+    <hyperlink ref="B31" location="'D_08.00.c'!A1" display="GAR (%) (flow) (III)"/>
+    <hyperlink ref="B32" location="'D_08.00.d'!A1" display="GAR (%) (flow) (IV)"/>
+    <hyperlink ref="B33" location="'D_08.00.e'!A1" display="GAR (%) (coverage) (V)"/>
+    <hyperlink ref="B34" location="'D_09.01'!A1" display="Mitigating actions: Assets for the calculation of BTAR"/>
+    <hyperlink ref="B35" location="'D_09.02.a'!A1" display="BTAR % (stock) (I)"/>
+    <hyperlink ref="B36" location="'D_09.02.b'!A1" display="BTAR % (flow) (II)"/>
+    <hyperlink ref="B37" location="'D_09.02.c'!A1" display="BTAR % (cov-btar) (III)"/>
+    <hyperlink ref="B38" location="'D_09.02.d'!A1" display="BTAR % (cov-gar) (IV)"/>
+    <hyperlink ref="B39" location="'D_09.03.a'!A1" display="Summary table - BTAR % (btar) (I)"/>
+    <hyperlink ref="B40" location="'D_09.03.b'!A1" display="Summary table - BTAR % (cov) (II)"/>
+    <hyperlink ref="B41" location="'D_10.00'!A1" display="Other climate change mitigating actions that are not covered in the EU Taxonomy"/>
   </hyperlinks>
   <headerFooter/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:P57"/>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="27" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="28" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="29" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="D3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="29" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="9" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="M4" s="9" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="29" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="9" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="N5" s="9" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="30" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F6" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="I6" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="J6" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="K6" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="L6" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="M6" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="N6" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="O6" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>72</v>
-[...15 lines deleted...]
-      <c r="P8" s="4"/>
+        <v>1108</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="23"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="23"/>
       <c r="P10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="23"/>
       <c r="P11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="23"/>
       <c r="P12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="23"/>
       <c r="P13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="23"/>
       <c r="P14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="23"/>
       <c r="P15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="23"/>
       <c r="P16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="23"/>
       <c r="P17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="23"/>
       <c r="P18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="23"/>
       <c r="P19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B20" s="22"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="23"/>
       <c r="P20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="B21" s="22"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="23"/>
       <c r="P21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="9" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
       <c r="B22" s="22"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="23"/>
       <c r="P22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="9" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="23"/>
       <c r="P23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="9" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
       <c r="O24" s="23"/>
       <c r="P24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="9" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="B25" s="22"/>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="23"/>
       <c r="P25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="9" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="22"/>
       <c r="O26" s="23"/>
       <c r="P26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="9" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
       <c r="O27" s="23"/>
       <c r="P27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="9" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="B28" s="22"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="23"/>
       <c r="P28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="9" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
       <c r="O29" s="23"/>
       <c r="P29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="9" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="B30" s="22"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="22"/>
       <c r="O30" s="23"/>
       <c r="P30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="9" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="22"/>
       <c r="O31" s="23"/>
       <c r="P31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="9" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="B32" s="22"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
       <c r="O32" s="23"/>
       <c r="P32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="9" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
       <c r="D33" s="22"/>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="22"/>
       <c r="O33" s="23"/>
       <c r="P33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="9" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
       <c r="N34" s="22"/>
       <c r="O34" s="23"/>
       <c r="P34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="9" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="B35" s="22"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="23"/>
       <c r="P35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="9" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="22"/>
       <c r="O36" s="23"/>
       <c r="P36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="9" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="22"/>
       <c r="O37" s="23"/>
       <c r="P37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="9" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="23"/>
       <c r="P38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="9" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="22"/>
       <c r="O39" s="23"/>
       <c r="P39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="9" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="22"/>
       <c r="O40" s="23"/>
       <c r="P40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="9" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="22"/>
       <c r="O41" s="23"/>
       <c r="P41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="9" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="22"/>
       <c r="O42" s="23"/>
       <c r="P42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="9" t="s">
-        <v>177</v>
+        <v>161</v>
       </c>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="22"/>
       <c r="E43" s="22"/>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="22"/>
       <c r="O43" s="23"/>
       <c r="P43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="9" t="s">
-        <v>77</v>
+        <v>163</v>
       </c>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="22"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="22"/>
       <c r="O44" s="23"/>
       <c r="P44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="9" t="s">
-        <v>82</v>
+        <v>165</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
       <c r="I45" s="22"/>
       <c r="J45" s="22"/>
       <c r="K45" s="22"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="22"/>
       <c r="O45" s="23"/>
       <c r="P45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="9" t="s">
-        <v>87</v>
+        <v>167</v>
       </c>
       <c r="B46" s="22"/>
       <c r="C46" s="22"/>
       <c r="D46" s="22"/>
       <c r="E46" s="22"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
       <c r="N46" s="22"/>
       <c r="O46" s="23"/>
       <c r="P46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="9" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
       <c r="B47" s="22"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="23"/>
       <c r="P47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="9" t="s">
-        <v>95</v>
+        <v>171</v>
       </c>
       <c r="B48" s="22"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="22"/>
       <c r="O48" s="23"/>
       <c r="P48" s="4"/>
     </row>
     <row r="49">
       <c r="A49" s="9" t="s">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="B49" s="22"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="22"/>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
       <c r="N49" s="22"/>
       <c r="O49" s="23"/>
       <c r="P49" s="4"/>
     </row>
     <row r="50">
       <c r="A50" s="9" t="s">
-        <v>103</v>
+        <v>175</v>
       </c>
       <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
       <c r="N50" s="22"/>
       <c r="O50" s="23"/>
       <c r="P50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="9" t="s">
-        <v>107</v>
+        <v>177</v>
       </c>
       <c r="B51" s="22"/>
       <c r="C51" s="22"/>
       <c r="D51" s="22"/>
       <c r="E51" s="22"/>
       <c r="F51" s="22"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
       <c r="N51" s="22"/>
       <c r="O51" s="23"/>
       <c r="P51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="9" t="s">
-        <v>105</v>
+        <v>179</v>
       </c>
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="23"/>
       <c r="P52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="9" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B53" s="22"/>
       <c r="C53" s="22"/>
       <c r="D53" s="22"/>
       <c r="E53" s="22"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
       <c r="N53" s="22"/>
       <c r="O53" s="23"/>
       <c r="P53" s="4"/>
     </row>
     <row r="54">
       <c r="A54" s="9" t="s">
-        <v>71</v>
+        <v>183</v>
       </c>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
       <c r="N54" s="22"/>
       <c r="O54" s="23"/>
       <c r="P54" s="4"/>
     </row>
     <row r="55">
       <c r="A55" s="9" t="s">
-        <v>182</v>
+        <v>75</v>
       </c>
       <c r="B55" s="22"/>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="22"/>
       <c r="F55" s="22"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
       <c r="N55" s="22"/>
       <c r="O55" s="23"/>
       <c r="P55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="9" t="s">
-        <v>184</v>
-[...14 lines deleted...]
-      <c r="O56" s="20"/>
+        <v>186</v>
+      </c>
+      <c r="B56" s="22"/>
+      <c r="C56" s="22"/>
+      <c r="D56" s="22"/>
+      <c r="E56" s="22"/>
+      <c r="F56" s="22"/>
+      <c r="G56" s="22"/>
+      <c r="H56" s="22"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="22"/>
+      <c r="K56" s="22"/>
+      <c r="L56" s="22"/>
+      <c r="M56" s="22"/>
+      <c r="N56" s="22"/>
+      <c r="O56" s="23"/>
       <c r="P56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="9" t="s">
-        <v>1104</v>
-[...14 lines deleted...]
-      <c r="O57" s="25"/>
+        <v>188</v>
+      </c>
+      <c r="B57" s="21"/>
+      <c r="C57" s="21"/>
+      <c r="D57" s="21"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21"/>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="21"/>
+      <c r="N57" s="21"/>
+      <c r="O57" s="20"/>
+      <c r="P57" s="4"/>
+    </row>
+    <row r="58">
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+      <c r="I58" s="4"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="4"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
+      <c r="N58" s="4"/>
+      <c r="O58" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="C3:O3"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="M4:O4"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="50">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3CF6FEEC-D122-4BCB-93B2-833DC1A03BD8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{562ACABC-E97A-464F-8632-3B9C30708031}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1EE3E4EC-C58D-4077-9E92-EB54EA6A2936}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{878D2BF3-EF29-4A30-A387-11D6EB7E4EB4}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{24036BD5-FAD7-43A2-A681-132A7337321D}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8F8B3648-ED7E-4329-8DD3-E41B868130D4}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A93FD5F8-7569-4C6B-B890-F6BFD9A348BB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1553C9E8-FD74-4018-9FCD-AF55DE0EB880}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2D91B6F9-C388-4605-A4C8-B2484658E3EA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{956D0869-396F-49F2-AB32-9C324821224F}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4A1C82A7-94BF-434E-9307-BC8968CE95F3}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C325CF37-C936-4430-BFA5-CCC4FF0815C9}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AEAF29AC-91F2-4CE5-9FB2-38052C773557}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{12251F49-D836-4DD1-8A6B-4D52EA4C871F}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A14</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E8CA4B50-85CE-4178-8FC8-F2837EB880C9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DA67A283-9A77-4130-B732-B2ABFB27DD1B}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A15</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{82B47FC9-43DE-4C47-B7AA-F3217DA4C884}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{39C57851-A274-44DC-96F5-ED140DF5925B}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A16</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{13575931-2303-4D56-BFAD-54B59C5BC1C0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{615AF201-27B9-4A8C-905F-7658A0BEB07C}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C4F7F5B3-6B5C-4B77-B9F2-F124CC0DD035}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{52FF0C9F-9495-43B3-A2CD-5A7FD718C014}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A18</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{93748295-1327-4051-94F0-4EAD0FFB1EF5}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{CC7EF141-6705-47F3-9F54-2F94F9B0910D}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A19</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0BD0F085-0FD3-48F9-8A5A-9DEAD24D4807}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5BF45726-B85F-4694-A674-860333D72BC9}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A20</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BA7369AD-BAA7-4B04-9F2B-DA793B3BA0D1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{949A4664-F9D3-4389-BF55-0B220191B4C6}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A21</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8416662D-00B2-43E1-B4BF-7C7E3931130E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{532B3170-1AAF-4F43-8C1C-D149D40397D9}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A22</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D970A170-DEF5-47D6-9C52-F1D74BA34869}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5C0A4F6B-AAC7-45AC-8119-83D233F0897F}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A23</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{06684A0B-85D3-4EE8-A040-91566D2CD55D}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{15A36361-A98B-44B2-82A7-2C68ECE93A09}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A24</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1916D712-35C3-44A7-AF2C-E87F06D6F8CF}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{113148BE-0417-4B98-8324-D867B64FBBAC}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A25</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DD6A1B25-6D04-41A6-922A-B53EF9D0CCDD}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B658D4A0-F253-47C7-9EF5-1DBA7F5F3649}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A26</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{24A03F69-E3D6-441B-A72F-B8FF977933B8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{507A87B0-5093-44C2-87B4-91FD5A6FDE4E}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A27</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1252985A-74FC-43CD-8184-4555440D4359}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DAE4A607-B860-4965-B0F6-C24C7AA82082}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A28</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C35AED88-FE85-42ED-857A-E3B341860553}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4B90668F-7158-44B2-B974-19B5EB18F47C}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A29</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9E6B4007-D9F4-4427-99C8-4B273D4C7132}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6F6E393C-3080-4320-91B9-A8F8BC30FEDE}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A30</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3995F558-CD65-418F-AC49-784327A4E416}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{13A0DB68-A710-4833-B2FA-326D70D27953}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A31</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2EA4DE9C-8003-4863-BF2F-86C44EFAA380}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{56020259-06A8-49F6-A56F-825C1AE0F2DA}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A32</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9ABC014E-F1D1-48F8-BCAF-054542210D69}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E620E190-F3FD-42D3-85A7-C186F1343969}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A33</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{263135A3-8902-40AE-B400-B10BD7012671}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AE487F94-2B62-478F-BC63-2C1DF5D3AAEA}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A34</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0EC428CC-E382-4B1A-A1C0-B5FB14D32186}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B3CF440C-2C1D-40A2-928A-962D2772166B}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A35</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{958FB264-6362-4811-98E2-6ACDA85E4928}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{18938BEA-1ABE-4F7C-A8D5-95C8A304FA70}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A36</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AFCF945C-123E-473D-9D7E-3A4ADC1454D7}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A0C578D0-61E8-45C8-B1FB-DA8318914A6E}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A37</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{58732723-394C-4339-A208-97E062BD3E35}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8254E9C9-1BF8-4466-A380-145DB55D8D6A}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A38</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6A80EB4E-E428-4BAE-815D-3AC181C61E62}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BE636E20-6F84-40C9-AC4E-D8A6D1E574B5}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2F7EBF2A-6A57-456B-9FA8-83D11E8359D0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{731FA735-1223-47DA-ACDA-1FB909898D5D}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A40</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8038F4D1-AC07-4D27-B856-9B14EA0E5DE4}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{ADF10C65-D554-4680-AFDC-B53B3C2F62E0}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A41</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5CAD452C-BF9E-4413-B383-92962E3DFCEF}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{012A5971-BCEB-4151-84D7-4F049B900145}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A42</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{44744470-A4AC-4A8F-BAC5-EC8FCFDAB0AC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E204CD89-A6D6-4315-93B9-04A41BBFF46E}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A43</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2BC4822B-E7D0-4904-88A5-A802C73F5600}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{857AD970-6F7D-470C-A2E1-29002BE55759}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A44</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A279D860-F05A-451B-B485-9B882F5A88FB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{70CA34A1-9BB5-4114-A952-4DA03BF247DE}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A45</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5DFC08DA-6352-4F98-97DB-974FC0D3E607}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F3662EAD-E9ED-43AA-B225-6D5FADDD776D}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A46</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6F1102C1-F16D-4215-A8B6-42007CDAC1BB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{277D947E-D65D-41E1-89EE-F56499F7A60A}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A47</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9C17EF38-E312-4553-8F57-912D9B034899}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F407315E-241C-40AF-B128-5969BCFB76C4}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A48</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{19DC320C-92B6-4570-A90D-7BE439A4E75A}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D05982EF-4BBC-48C5-BF31-789C3E3E786E}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A49</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EEFB8B7A-5330-438D-A9E2-47635D704015}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{575B18F9-C52F-4FB8-93A4-FC15DA157568}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A50</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{13E3A2E8-0ADE-44AB-8CA5-6170C19C6C1E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9B7E671E-27A3-4F43-B14E-2592343BEF59}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A51</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F53DB388-5380-4578-8530-3EBAAD334E91}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3A5185DF-C500-42AE-A310-B102E1AE8F13}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A52</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{81842FED-F2DC-46B4-8763-581FC98116CA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{557C21C9-AE9D-4C6E-ACB1-1FDA9A5E5C07}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A53</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9195E3A2-B8F4-4DFD-A9B8-B2565D47E4EA}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{183AAAAB-DA39-4FE3-B464-783E400DE4A9}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A54</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{FE506CDB-9750-43A9-B9EE-DABCA758DA6E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4C2DD3EF-1966-49F1-8325-9427043B2494}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A55</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C51E9983-86AE-4392-8B9B-E93A7164735B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{797FA5B4-1B6F-4076-B25C-EB2DA7F4FD93}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A56</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F7F39800-776C-4EBB-AF7A-09133768EA07}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DD8ACEB1-B199-4DE1-9984-B4459F793A1D}">
           <x14:formula1>
             <xm:f>Enums!$C$1:$C$841</xm:f>
           </x14:formula1>
           <xm:sqref>A57</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="23"/>
       <c r="F5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="20"/>
       <c r="F6" s="4"/>
     </row>
     <row r="7">
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B3" s="17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C3" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C5" s="20"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6">
       <c r="C6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:X57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
@@ -6406,2164 +6450,2164 @@
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
     <col min="22" max="22" width="25" customWidth="1"/>
     <col min="23" max="23" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="V2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="W2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F3" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G3" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="N3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="S3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="V3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="W3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F4" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G4" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H4" s="14"/>
       <c r="I4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="N4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="S4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="U4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="V4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="W4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F5" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G5" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H5" s="14"/>
       <c r="I5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="K5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="L5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="N5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="P5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="Q5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="S5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="T5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="U5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="V5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="W5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E6" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F6" s="12" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="L6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="N6" s="14"/>
       <c r="O6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="Q6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="S6" s="14"/>
       <c r="T6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="U6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="V6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="W6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F7" s="16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G7" s="17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="U7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="V7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="W7" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="F8" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="G8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="23"/>
       <c r="X8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="F9" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="23"/>
       <c r="X9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="24"/>
       <c r="C10" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="22"/>
       <c r="V10" s="22"/>
       <c r="W10" s="23"/>
       <c r="X10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
       <c r="U11" s="22"/>
       <c r="V11" s="22"/>
       <c r="W11" s="23"/>
       <c r="X11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="9" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="G12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="21"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="21"/>
       <c r="V12" s="22"/>
       <c r="W12" s="23"/>
       <c r="X12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="23"/>
       <c r="K13" s="9"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="23"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="23"/>
       <c r="U13" s="9"/>
       <c r="V13" s="22"/>
       <c r="W13" s="23"/>
       <c r="X13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="9" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="G14" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="22"/>
       <c r="U14" s="22"/>
       <c r="V14" s="22"/>
       <c r="W14" s="23"/>
       <c r="X14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="G15" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
       <c r="U15" s="22"/>
       <c r="V15" s="22"/>
       <c r="W15" s="23"/>
       <c r="X15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G16" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="22"/>
       <c r="U16" s="22"/>
       <c r="V16" s="22"/>
       <c r="W16" s="23"/>
       <c r="X16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="9" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="G17" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="21"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="21"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
       <c r="T17" s="22"/>
       <c r="U17" s="21"/>
       <c r="V17" s="22"/>
       <c r="W17" s="23"/>
       <c r="X17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G18" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="9"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="23"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="23"/>
       <c r="U18" s="9"/>
       <c r="V18" s="22"/>
       <c r="W18" s="23"/>
       <c r="X18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="9" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="G19" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
       <c r="Q19" s="22"/>
       <c r="R19" s="22"/>
       <c r="S19" s="22"/>
       <c r="T19" s="22"/>
       <c r="U19" s="22"/>
       <c r="V19" s="22"/>
       <c r="W19" s="23"/>
       <c r="X19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G20" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
       <c r="Q20" s="22"/>
       <c r="R20" s="22"/>
       <c r="S20" s="22"/>
       <c r="T20" s="22"/>
       <c r="U20" s="22"/>
       <c r="V20" s="22"/>
       <c r="W20" s="23"/>
       <c r="X20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="24"/>
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="9" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="G21" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="21"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="21"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="22"/>
       <c r="S21" s="22"/>
       <c r="T21" s="22"/>
       <c r="U21" s="21"/>
       <c r="V21" s="22"/>
       <c r="W21" s="23"/>
       <c r="X21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G22" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="23"/>
       <c r="K22" s="9"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="23"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="23"/>
       <c r="U22" s="9"/>
       <c r="V22" s="22"/>
       <c r="W22" s="23"/>
       <c r="X22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="24"/>
       <c r="B23" s="24"/>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="9" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="F23" s="10" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="G23" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="U23" s="22"/>
       <c r="V23" s="22"/>
       <c r="W23" s="23"/>
       <c r="X23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="24"/>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G24" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
       <c r="O24" s="22"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="22"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="U24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="23"/>
       <c r="X24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="24"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="9" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="G25" s="19" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="21"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="22"/>
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="U25" s="21"/>
       <c r="V25" s="22"/>
       <c r="W25" s="23"/>
       <c r="X25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="24"/>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G26" s="19" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="23"/>
       <c r="K26" s="9"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="22"/>
       <c r="O26" s="23"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="22"/>
       <c r="R26" s="22"/>
       <c r="S26" s="22"/>
       <c r="T26" s="23"/>
       <c r="U26" s="9"/>
       <c r="V26" s="22"/>
       <c r="W26" s="23"/>
       <c r="X26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="24"/>
       <c r="C27" s="9" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="G27" s="19" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
       <c r="V27" s="22"/>
       <c r="W27" s="23"/>
       <c r="X27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="24"/>
       <c r="B28" s="24"/>
       <c r="C28" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G28" s="19" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
       <c r="T28" s="22"/>
       <c r="U28" s="22"/>
       <c r="V28" s="22"/>
       <c r="W28" s="23"/>
       <c r="X28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="24"/>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="9" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="G29" s="19" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="21"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
       <c r="O29" s="22"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="22"/>
       <c r="R29" s="22"/>
       <c r="S29" s="22"/>
       <c r="T29" s="22"/>
       <c r="U29" s="21"/>
       <c r="V29" s="22"/>
       <c r="W29" s="23"/>
       <c r="X29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="24"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G30" s="19" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="23"/>
       <c r="K30" s="9"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="21"/>
       <c r="O30" s="20"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="21"/>
       <c r="R30" s="21"/>
       <c r="S30" s="22"/>
       <c r="T30" s="23"/>
       <c r="U30" s="9"/>
       <c r="V30" s="22"/>
       <c r="W30" s="23"/>
       <c r="X30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="24"/>
       <c r="B31" s="24"/>
       <c r="C31" s="9" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="G31" s="19" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="23"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="26"/>
       <c r="S31" s="22"/>
       <c r="T31" s="22"/>
       <c r="U31" s="22"/>
       <c r="V31" s="22"/>
       <c r="W31" s="23"/>
       <c r="X31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="24"/>
       <c r="B32" s="24"/>
       <c r="C32" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="G32" s="19" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="23"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="26"/>
       <c r="S32" s="22"/>
       <c r="T32" s="22"/>
       <c r="U32" s="22"/>
       <c r="V32" s="22"/>
       <c r="W32" s="23"/>
       <c r="X32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="24"/>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="G33" s="19" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="23"/>
       <c r="N33" s="25"/>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="26"/>
       <c r="S33" s="22"/>
       <c r="T33" s="22"/>
       <c r="U33" s="22"/>
       <c r="V33" s="22"/>
       <c r="W33" s="23"/>
       <c r="X33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="24"/>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="9" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="G34" s="19" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="23"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="9"/>
       <c r="S34" s="22"/>
       <c r="T34" s="22"/>
       <c r="U34" s="22"/>
       <c r="V34" s="22"/>
       <c r="W34" s="23"/>
       <c r="X34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="24"/>
       <c r="C35" s="9" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="D35" s="10" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="G35" s="19" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="22"/>
       <c r="U35" s="22"/>
       <c r="V35" s="22"/>
       <c r="W35" s="23"/>
       <c r="X35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="24"/>
       <c r="B36" s="24"/>
       <c r="C36" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="G36" s="19" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="22"/>
       <c r="O36" s="22"/>
       <c r="P36" s="22"/>
       <c r="Q36" s="22"/>
       <c r="R36" s="22"/>
       <c r="S36" s="22"/>
       <c r="T36" s="22"/>
       <c r="U36" s="22"/>
       <c r="V36" s="22"/>
       <c r="W36" s="23"/>
       <c r="X36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="24"/>
       <c r="B37" s="9" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D37" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="G37" s="19" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="22"/>
       <c r="S37" s="22"/>
       <c r="T37" s="22"/>
       <c r="U37" s="22"/>
       <c r="V37" s="22"/>
       <c r="W37" s="23"/>
       <c r="X37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="24"/>
       <c r="B38" s="9" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="D38" s="10" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="G38" s="19" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="22"/>
       <c r="S38" s="22"/>
       <c r="T38" s="22"/>
       <c r="U38" s="22"/>
       <c r="V38" s="22"/>
       <c r="W38" s="23"/>
       <c r="X38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="9" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="D39" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="F39" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="G39" s="19" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
       <c r="U39" s="22"/>
       <c r="V39" s="22"/>
       <c r="W39" s="23"/>
       <c r="X39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="24"/>
       <c r="B40" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F40" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G40" s="19" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22"/>
       <c r="P40" s="22"/>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="22"/>
       <c r="T40" s="22"/>
       <c r="U40" s="22"/>
       <c r="V40" s="22"/>
       <c r="W40" s="23"/>
       <c r="X40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="24"/>
       <c r="B41" s="24"/>
       <c r="C41" s="9" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="D41" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="F41" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="G41" s="19" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="22"/>
       <c r="O41" s="22"/>
       <c r="P41" s="22"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="22"/>
       <c r="S41" s="22"/>
       <c r="T41" s="22"/>
       <c r="U41" s="22"/>
       <c r="V41" s="22"/>
       <c r="W41" s="23"/>
       <c r="X41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="24"/>
       <c r="B42" s="24"/>
       <c r="C42" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="D42" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F42" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G42" s="19" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="22"/>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="22"/>
       <c r="U42" s="22"/>
       <c r="V42" s="22"/>
       <c r="W42" s="23"/>
       <c r="X42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="24"/>
       <c r="B43" s="9" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="D43" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="G43" s="19" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="22"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22"/>
       <c r="R43" s="22"/>
       <c r="S43" s="22"/>
       <c r="T43" s="22"/>
       <c r="U43" s="22"/>
       <c r="V43" s="22"/>
       <c r="W43" s="23"/>
       <c r="X43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="24"/>
       <c r="B44" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D44" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F44" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="G44" s="19" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="22"/>
       <c r="O44" s="22"/>
       <c r="P44" s="22"/>
       <c r="Q44" s="22"/>
       <c r="R44" s="22"/>
       <c r="S44" s="22"/>
       <c r="T44" s="22"/>
       <c r="U44" s="22"/>
       <c r="V44" s="22"/>
       <c r="W44" s="23"/>
       <c r="X44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="24"/>
       <c r="B45" s="24"/>
       <c r="C45" s="9" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="D45" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E45" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="F45" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="G45" s="19" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="H45" s="22"/>
       <c r="I45" s="22"/>
       <c r="J45" s="22"/>
       <c r="K45" s="22"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="22"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="22"/>
       <c r="S45" s="22"/>
       <c r="T45" s="22"/>
       <c r="U45" s="22"/>
       <c r="V45" s="22"/>
       <c r="W45" s="23"/>
       <c r="X45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="24"/>
       <c r="B46" s="24"/>
       <c r="C46" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="D46" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F46" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="G46" s="19" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="H46" s="22"/>
       <c r="I46" s="21"/>
       <c r="J46" s="21"/>
       <c r="K46" s="21"/>
       <c r="L46" s="21"/>
       <c r="M46" s="21"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
       <c r="Q46" s="21"/>
       <c r="R46" s="21"/>
       <c r="S46" s="21"/>
       <c r="T46" s="21"/>
       <c r="U46" s="21"/>
       <c r="V46" s="21"/>
       <c r="W46" s="20"/>
       <c r="X46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="24"/>
       <c r="B47" s="9" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="D47" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="F47" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="G47" s="19" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="H47" s="23"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
     </row>
     <row r="48">
       <c r="A48" s="24"/>
       <c r="B48" s="9" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="D48" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="F48" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="G48" s="19" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="H48" s="23"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="25"/>
       <c r="N48" s="25"/>
       <c r="O48" s="25"/>
       <c r="P48" s="25"/>
       <c r="Q48" s="25"/>
       <c r="R48" s="25"/>
       <c r="S48" s="25"/>
       <c r="T48" s="25"/>
       <c r="U48" s="25"/>
       <c r="V48" s="25"/>
       <c r="W48" s="25"/>
     </row>
     <row r="49">
       <c r="A49" s="24"/>
       <c r="B49" s="9" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="D49" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="F49" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="G49" s="19" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="H49" s="23"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
       <c r="N49" s="25"/>
       <c r="O49" s="25"/>
       <c r="P49" s="25"/>
       <c r="Q49" s="25"/>
       <c r="R49" s="25"/>
       <c r="S49" s="25"/>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
       <c r="V49" s="25"/>
       <c r="W49" s="25"/>
     </row>
     <row r="50">
       <c r="A50" s="24"/>
       <c r="B50" s="9" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="G50" s="19" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="H50" s="23"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
       <c r="N50" s="25"/>
       <c r="O50" s="25"/>
       <c r="P50" s="25"/>
       <c r="Q50" s="25"/>
       <c r="R50" s="25"/>
       <c r="S50" s="25"/>
       <c r="T50" s="25"/>
       <c r="U50" s="25"/>
       <c r="V50" s="25"/>
       <c r="W50" s="25"/>
     </row>
     <row r="51">
       <c r="A51" s="24"/>
       <c r="B51" s="9" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="D51" s="10" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="G51" s="19" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="H51" s="23"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25"/>
       <c r="O51" s="25"/>
       <c r="P51" s="25"/>
       <c r="Q51" s="25"/>
       <c r="R51" s="25"/>
       <c r="S51" s="25"/>
       <c r="T51" s="25"/>
       <c r="U51" s="25"/>
       <c r="V51" s="25"/>
       <c r="W51" s="25"/>
     </row>
     <row r="52">
       <c r="A52" s="9" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="D52" s="10" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="E52" s="10" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="F52" s="10" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="G52" s="19" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="H52" s="23"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="25"/>
       <c r="O52" s="25"/>
       <c r="P52" s="25"/>
       <c r="Q52" s="25"/>
       <c r="R52" s="25"/>
       <c r="S52" s="25"/>
       <c r="T52" s="25"/>
       <c r="U52" s="25"/>
       <c r="V52" s="25"/>
       <c r="W52" s="25"/>
     </row>
     <row r="53">
       <c r="A53" s="24"/>
       <c r="B53" s="9" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="D53" s="10" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="F53" s="10" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="G53" s="19" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="H53" s="23"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="25"/>
       <c r="O53" s="25"/>
       <c r="P53" s="25"/>
       <c r="Q53" s="25"/>
       <c r="R53" s="25"/>
       <c r="S53" s="25"/>
       <c r="T53" s="25"/>
       <c r="U53" s="25"/>
       <c r="V53" s="25"/>
       <c r="W53" s="25"/>
     </row>
     <row r="54">
       <c r="A54" s="24"/>
       <c r="B54" s="9" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="D54" s="10" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="F54" s="10" t="s">
-        <v>1174</v>
+        <v>1178</v>
       </c>
       <c r="G54" s="19" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="H54" s="23"/>
       <c r="I54" s="25"/>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25"/>
       <c r="N54" s="25"/>
       <c r="O54" s="25"/>
       <c r="P54" s="25"/>
       <c r="Q54" s="25"/>
       <c r="R54" s="25"/>
       <c r="S54" s="25"/>
       <c r="T54" s="25"/>
       <c r="U54" s="25"/>
       <c r="V54" s="25"/>
       <c r="W54" s="25"/>
     </row>
     <row r="55">
       <c r="A55" s="24"/>
       <c r="B55" s="9" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="D55" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="G55" s="19" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="H55" s="23"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="25"/>
       <c r="O55" s="25"/>
       <c r="P55" s="25"/>
       <c r="Q55" s="25"/>
       <c r="R55" s="25"/>
       <c r="S55" s="25"/>
       <c r="T55" s="25"/>
       <c r="U55" s="25"/>
       <c r="V55" s="25"/>
       <c r="W55" s="25"/>
     </row>
     <row r="56">
       <c r="A56" s="9" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="D56" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="F56" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="G56" s="19" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="H56" s="20"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="25"/>
       <c r="O56" s="25"/>
       <c r="P56" s="25"/>
       <c r="Q56" s="25"/>
       <c r="R56" s="25"/>
       <c r="S56" s="25"/>
       <c r="T56" s="25"/>
       <c r="U56" s="25"/>
       <c r="V56" s="25"/>
       <c r="W56" s="25"/>
     </row>
     <row r="57">
       <c r="H57" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:G7"/>
     <mergeCell ref="H2:W2"/>
@@ -8638,441 +8682,441 @@
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F4" s="14"/>
       <c r="G4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="Q4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="U4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F5" s="14"/>
       <c r="G5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="K5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="P5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="Q5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="U5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="L6" s="14"/>
       <c r="M6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="Q6" s="14"/>
       <c r="R6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="U6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="U7" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="21"/>
       <c r="U8" s="20"/>
       <c r="V8" s="4"/>
     </row>
     <row r="9">
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
@@ -9124,922 +9168,922 @@
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F3" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F4" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="Q4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="U4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F5" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="K5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="P5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="Q5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="U5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E6" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G6" s="14"/>
       <c r="H6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="L6" s="14"/>
       <c r="M6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="Q6" s="14"/>
       <c r="R6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="U6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="U7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="E8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="F8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="23"/>
       <c r="V8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="F9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="23"/>
       <c r="V9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="23"/>
       <c r="V10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="F11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
       <c r="U11" s="23"/>
       <c r="V11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="9" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="E12" s="10" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="F12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="23"/>
       <c r="V12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="F13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="22"/>
       <c r="U13" s="23"/>
       <c r="V13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="9" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="F14" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="22"/>
       <c r="U14" s="23"/>
       <c r="V14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="9" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="F15" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
       <c r="U15" s="23"/>
       <c r="V15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="9" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="E16" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="F16" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="22"/>
       <c r="U16" s="23"/>
       <c r="V16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="F17" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="23"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
       <c r="T17" s="22"/>
       <c r="U17" s="23"/>
       <c r="V17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="F18" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="23"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
       <c r="N18" s="25"/>
       <c r="O18" s="25"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="23"/>
       <c r="V18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E19" s="10" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="F19" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="23"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
       <c r="N19" s="25"/>
       <c r="O19" s="25"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="22"/>
       <c r="R19" s="22"/>
       <c r="S19" s="22"/>
       <c r="T19" s="22"/>
       <c r="U19" s="23"/>
       <c r="V19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="9" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="E20" s="10" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="F20" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="23"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="22"/>
       <c r="R20" s="22"/>
       <c r="S20" s="22"/>
       <c r="T20" s="22"/>
       <c r="U20" s="23"/>
       <c r="V20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="24"/>
       <c r="B21" s="24"/>
       <c r="C21" s="9" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E21" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="F21" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="23"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="22"/>
       <c r="S21" s="22"/>
       <c r="T21" s="22"/>
       <c r="U21" s="23"/>
       <c r="V21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
       <c r="B22" s="24"/>
       <c r="C22" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="F22" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="23"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="22"/>
       <c r="U22" s="23"/>
       <c r="V22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="24"/>
       <c r="B23" s="9" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="F23" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="20"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="20"/>
       <c r="V23" s="4"/>
     </row>
     <row r="24">
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="Q24" s="4"/>
@@ -10095,429 +10139,429 @@
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="P4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="P5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="K6" s="14"/>
       <c r="L6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="P6" s="14"/>
       <c r="Q6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D8" s="9" t="s">
         <v>1181</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="20"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
@@ -10565,884 +10609,884 @@
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="P4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="P5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="K6" s="14"/>
       <c r="L6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="P6" s="14"/>
       <c r="Q6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="23"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="23"/>
       <c r="U9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="23"/>
       <c r="U10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="23"/>
       <c r="U11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="9" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="23"/>
       <c r="U12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="E13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="23"/>
       <c r="U13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="9" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="E14" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="23"/>
       <c r="U14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="9" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="E15" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="23"/>
       <c r="U15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="9" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="E16" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="23"/>
       <c r="U16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="9" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="E17" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="23"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="26"/>
       <c r="P17" s="22"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
       <c r="T17" s="23"/>
       <c r="U17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
       <c r="N18" s="25"/>
       <c r="O18" s="26"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="23"/>
       <c r="U18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E19" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="23"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
       <c r="N19" s="25"/>
       <c r="O19" s="26"/>
       <c r="P19" s="22"/>
       <c r="Q19" s="22"/>
       <c r="R19" s="22"/>
       <c r="S19" s="22"/>
       <c r="T19" s="23"/>
       <c r="U19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="9" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="E20" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="23"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="26"/>
       <c r="P20" s="22"/>
       <c r="Q20" s="22"/>
       <c r="R20" s="22"/>
       <c r="S20" s="22"/>
       <c r="T20" s="23"/>
       <c r="U20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="24"/>
       <c r="B21" s="9" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E21" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="23"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="26"/>
       <c r="P21" s="22"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="22"/>
       <c r="S21" s="22"/>
       <c r="T21" s="23"/>
       <c r="U21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
       <c r="B22" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="E22" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="23"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="26"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="23"/>
       <c r="U22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="9" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E23" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="20"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="26"/>
       <c r="P23" s="21"/>
       <c r="Q23" s="21"/>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
       <c r="T23" s="20"/>
       <c r="U23" s="4"/>
     </row>
     <row r="24">
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="P24" s="4"/>
@@ -11498,429 +11542,429 @@
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="P4" s="9" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="P5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Q5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="K6" s="14"/>
       <c r="L6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="P6" s="14"/>
       <c r="Q6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D8" s="9" t="s">
         <v>1181</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
       <c r="T8" s="20"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="F9" s="4"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
@@ -11955,5985 +11999,5985 @@
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="G4" s="18" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C5" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F5" s="22"/>
       <c r="G5" s="23"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="23"/>
       <c r="H7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="24"/>
       <c r="B8" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="23"/>
       <c r="H8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="24"/>
       <c r="C9" s="9" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="23"/>
       <c r="H9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="24"/>
       <c r="C10" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F10" s="22"/>
       <c r="G10" s="23"/>
       <c r="H10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="9" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F11" s="22"/>
       <c r="G11" s="23"/>
       <c r="H11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="9" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="23"/>
       <c r="H12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="9" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="E13" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="23"/>
       <c r="H13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="9" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="E14" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="23"/>
       <c r="H14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="E15" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="23"/>
       <c r="H15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E16" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="23"/>
       <c r="H16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="E17" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
       <c r="H17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="9" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="23"/>
       <c r="H18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="E19" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F19" s="22"/>
       <c r="G19" s="23"/>
       <c r="H19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="9" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="E20" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F20" s="22"/>
       <c r="G20" s="23"/>
       <c r="H20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="9" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E21" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F21" s="21"/>
       <c r="G21" s="20"/>
       <c r="H21" s="4"/>
     </row>
     <row r="22">
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A21:D21"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E841"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B1" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C1" s="0" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D1" s="0" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E1" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="91">
       <c r="C91" s="0" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92">
       <c r="C92" s="0" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="93">
       <c r="C93" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="94">
       <c r="C94" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95">
       <c r="C95" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="96">
       <c r="C96" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="97">
       <c r="C97" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="98">
       <c r="C98" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="99">
       <c r="C99" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="100">
       <c r="C100" s="0" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="101">
       <c r="C101" s="0" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="102">
       <c r="C102" s="0" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="103">
       <c r="C103" s="0" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="104">
       <c r="C104" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="105">
       <c r="C105" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="106">
       <c r="C106" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="107">
       <c r="C107" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="108">
       <c r="C108" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="109">
       <c r="C109" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="110">
       <c r="C110" s="0" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="111">
       <c r="C111" s="0" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="112">
       <c r="C112" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="113">
       <c r="C113" s="0" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
     </row>
     <row r="114">
       <c r="C114" s="0" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115">
       <c r="C115" s="0" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="116">
       <c r="C116" s="0" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
     </row>
     <row r="117">
       <c r="C117" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118">
       <c r="C118" s="0" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119">
       <c r="C119" s="0" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="120">
       <c r="C120" s="0" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="121">
       <c r="C121" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="122">
       <c r="C122" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="123">
       <c r="C123" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
     </row>
     <row r="124">
       <c r="C124" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="125">
       <c r="C125" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
     </row>
     <row r="126">
       <c r="C126" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
     </row>
     <row r="127">
       <c r="C127" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="128">
       <c r="C128" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
     <row r="129">
       <c r="C129" s="0" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="130">
       <c r="C130" s="0" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131">
       <c r="C131" s="0" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="133">
       <c r="C133" s="0" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="134">
       <c r="C134" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135">
       <c r="C135" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
     </row>
     <row r="136">
       <c r="C136" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="137">
       <c r="C137" s="0" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="138">
       <c r="C138" s="0" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="139">
       <c r="C139" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140">
       <c r="C140" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
     </row>
     <row r="141">
       <c r="C141" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="142">
       <c r="C142" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="143">
       <c r="C143" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
     <row r="144">
       <c r="C144" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="145">
       <c r="C145" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="146">
       <c r="C146" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147">
       <c r="C147" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="148">
       <c r="C148" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="149">
       <c r="C149" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="150">
       <c r="C150" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="151">
       <c r="C151" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="152">
       <c r="C152" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="153">
       <c r="C153" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="154">
       <c r="C154" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155">
       <c r="C155" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="156">
       <c r="C156" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="157">
       <c r="C157" s="0" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="158">
       <c r="C158" s="0" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="159">
       <c r="C159" s="0" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="160">
       <c r="C160" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="161">
       <c r="C161" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
     </row>
     <row r="162">
       <c r="C162" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="163">
       <c r="C163" s="0" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="164">
       <c r="C164" s="0" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="165">
       <c r="C165" s="0" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="166">
       <c r="C166" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="167">
       <c r="C167" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="168">
       <c r="C168" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="169">
       <c r="C169" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="170">
       <c r="C170" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="171">
       <c r="C171" s="0" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="172">
       <c r="C172" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="173">
       <c r="C173" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="174">
       <c r="C174" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="175">
       <c r="C175" s="0" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="176">
       <c r="C176" s="0" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="177">
       <c r="C177" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="178">
       <c r="C178" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
     </row>
     <row r="179">
       <c r="C179" s="0" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="180">
       <c r="C180" s="0" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="181">
       <c r="C181" s="0" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="182">
       <c r="C182" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="183">
       <c r="C183" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="184">
       <c r="C184" s="0" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="185">
       <c r="C185" s="0" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
     <row r="186">
       <c r="C186" s="0" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="187">
       <c r="C187" s="0" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="188">
       <c r="C188" s="0" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="189">
       <c r="C189" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="190">
       <c r="C190" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="191">
       <c r="C191" s="0" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="192">
       <c r="C192" s="0" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="193">
       <c r="C193" s="0" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
     <row r="194">
       <c r="C194" s="0" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="195">
       <c r="C195" s="0" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="196">
       <c r="C196" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="197">
       <c r="C197" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="198">
       <c r="C198" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
     </row>
     <row r="199">
       <c r="C199" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="200">
       <c r="C200" s="0" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="201">
       <c r="C201" s="0" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="202">
       <c r="C202" s="0" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
     <row r="203">
       <c r="C203" s="0" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="204">
       <c r="C204" s="0" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="205">
       <c r="C205" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="206">
       <c r="C206" s="0" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
     <row r="207">
       <c r="C207" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="208">
       <c r="C208" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="209">
       <c r="C209" s="0" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="210">
       <c r="C210" s="0" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="211">
       <c r="C211" s="0" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="212">
       <c r="C212" s="0" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="213">
       <c r="C213" s="0" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="214">
       <c r="C214" s="0" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="215">
       <c r="C215" s="0" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="216">
       <c r="C216" s="0" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="217">
       <c r="C217" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
     </row>
     <row r="218">
       <c r="C218" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="219">
       <c r="C219" s="0" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="220">
       <c r="C220" s="0" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="221">
       <c r="C221" s="0" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
     </row>
     <row r="222">
       <c r="C222" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="223">
       <c r="C223" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="224">
       <c r="C224" s="0" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
     <row r="225">
       <c r="C225" s="0" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
     </row>
     <row r="226">
       <c r="C226" s="0" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
     </row>
     <row r="227">
       <c r="C227" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="228">
       <c r="C228" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="229">
       <c r="C229" s="0" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="230">
       <c r="C230" s="0" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
     </row>
     <row r="231">
       <c r="C231" s="0" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="232">
       <c r="C232" s="0" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="233">
       <c r="C233" s="0" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="234">
       <c r="C234" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="235">
       <c r="C235" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="236">
       <c r="C236" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="237">
       <c r="C237" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="238">
       <c r="C238" s="0" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="239">
       <c r="C239" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="245">
       <c r="C245" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="246">
       <c r="C246" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="247">
       <c r="C247" s="0" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="248">
       <c r="C248" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="249">
       <c r="C249" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="250">
       <c r="C250" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="251">
       <c r="C251" s="0" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="252">
       <c r="C252" s="0" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="253">
       <c r="C253" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="254">
       <c r="C254" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="255">
       <c r="C255" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="256">
       <c r="C256" s="0" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
     </row>
     <row r="257">
       <c r="C257" s="0" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="258">
       <c r="C258" s="0" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="259">
       <c r="C259" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="260">
       <c r="C260" s="0" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
     <row r="261">
       <c r="C261" s="0" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="262">
       <c r="C262" s="0" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
     </row>
     <row r="263">
       <c r="C263" s="0" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="264">
       <c r="C264" s="0" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="265">
       <c r="C265" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="266">
       <c r="C266" s="0" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="267">
       <c r="C267" s="0" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="268">
       <c r="C268" s="0" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
     </row>
     <row r="269">
       <c r="C269" s="0" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="270">
       <c r="C270" s="0" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="271">
       <c r="C271" s="0" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
     </row>
     <row r="272">
       <c r="C272" s="0" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="273">
       <c r="C273" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="274">
       <c r="C274" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="275">
       <c r="C275" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
     </row>
     <row r="276">
       <c r="C276" s="0" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="277">
       <c r="C277" s="0" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
     </row>
     <row r="278">
       <c r="C278" s="0" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
     <row r="279">
       <c r="C279" s="0" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="280">
       <c r="C280" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="281">
       <c r="C281" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="282">
       <c r="C282" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="283">
       <c r="C283" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="284">
       <c r="C284" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
     </row>
     <row r="285">
       <c r="C285" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="286">
       <c r="C286" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
     <row r="287">
       <c r="C287" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="288">
       <c r="C288" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="289">
       <c r="C289" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="290">
       <c r="C290" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
     </row>
     <row r="291">
       <c r="C291" s="0" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292">
       <c r="C292" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="293">
       <c r="C293" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="294">
       <c r="C294" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
     </row>
     <row r="295">
       <c r="C295" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="296">
       <c r="C296" s="0" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="297">
       <c r="C297" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="298">
       <c r="C298" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="299">
       <c r="C299" s="0" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="300">
       <c r="C300" s="0" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="301">
       <c r="C301" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="302">
       <c r="C302" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
     <row r="303">
       <c r="C303" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="304">
       <c r="C304" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="305">
       <c r="C305" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="306">
       <c r="C306" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="307">
       <c r="C307" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="308">
       <c r="C308" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="309">
       <c r="C309" s="0" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="310">
       <c r="C310" s="0" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
     </row>
     <row r="311">
       <c r="C311" s="0" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="312">
       <c r="C312" s="0" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
     </row>
     <row r="313">
       <c r="C313" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="314">
       <c r="C314" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="315">
       <c r="C315" s="0" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
     </row>
     <row r="316">
       <c r="C316" s="0" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="317">
       <c r="C317" s="0" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="318">
       <c r="C318" s="0" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="319">
       <c r="C319" s="0" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="320">
       <c r="C320" s="0" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="321">
       <c r="C321" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="322">
       <c r="C322" s="0" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="323">
       <c r="C323" s="0" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="324">
       <c r="C324" s="0" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
     </row>
     <row r="325">
       <c r="C325" s="0" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="326">
       <c r="C326" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="327">
       <c r="C327" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
     </row>
     <row r="333">
       <c r="C333" s="0" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="334">
       <c r="C334" s="0" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="335">
       <c r="C335" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
     </row>
     <row r="336">
       <c r="C336" s="0" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="337">
       <c r="C337" s="0" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="338">
       <c r="C338" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="339">
       <c r="C339" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="340">
       <c r="C340" s="0" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="341">
       <c r="C341" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="342">
       <c r="C342" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="343">
       <c r="C343" s="0" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="344">
       <c r="C344" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="345">
       <c r="C345" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="346">
       <c r="C346" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="347">
       <c r="C347" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="348">
       <c r="C348" s="0" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
     </row>
     <row r="349">
       <c r="C349" s="0" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
     </row>
     <row r="350">
       <c r="C350" s="0" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="351">
       <c r="C351" s="0" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
     </row>
     <row r="352">
       <c r="C352" s="0" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
     </row>
     <row r="354">
       <c r="C354" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
     </row>
     <row r="355">
       <c r="C355" s="0" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="356">
       <c r="C356" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="357">
       <c r="C357" s="0" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="358">
       <c r="C358" s="0" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="359">
       <c r="C359" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="360">
       <c r="C360" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="361">
       <c r="C361" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="362">
       <c r="C362" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="363">
       <c r="C363" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="364">
       <c r="C364" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="368">
       <c r="C368" s="0" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="369">
       <c r="C369" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="370">
       <c r="C370" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
     </row>
     <row r="371">
       <c r="C371" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="372">
       <c r="C372" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
     </row>
     <row r="373">
       <c r="C373" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="374">
       <c r="C374" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
     </row>
     <row r="375">
       <c r="C375" s="0" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="376">
       <c r="C376" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="377">
       <c r="C377" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="378">
       <c r="C378" s="0" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="379">
       <c r="C379" s="0" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="380">
       <c r="C380" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="381">
       <c r="C381" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="382">
       <c r="C382" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="383">
       <c r="C383" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="384">
       <c r="C384" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="385">
       <c r="C385" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="386">
       <c r="C386" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="387">
       <c r="C387" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
     </row>
     <row r="388">
       <c r="C388" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
     </row>
     <row r="389">
       <c r="C389" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="390">
       <c r="C390" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="391">
       <c r="C391" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
     </row>
     <row r="392">
       <c r="C392" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="393">
       <c r="C393" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="394">
       <c r="C394" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
     </row>
     <row r="395">
       <c r="C395" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
     </row>
     <row r="396">
       <c r="C396" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="397">
       <c r="C397" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="398">
       <c r="C398" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
     </row>
     <row r="399">
       <c r="C399" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="400">
       <c r="C400" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
     </row>
     <row r="401">
       <c r="C401" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="402">
       <c r="C402" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="403">
       <c r="C403" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="404">
       <c r="C404" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="406">
       <c r="C406" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="407">
       <c r="C407" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="408">
       <c r="C408" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="409">
       <c r="C409" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="410">
       <c r="C410" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="411">
       <c r="C411" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="412">
       <c r="C412" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="413">
       <c r="C413" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
     </row>
     <row r="414">
       <c r="C414" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="415">
       <c r="C415" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="416">
       <c r="C416" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="417">
       <c r="C417" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="418">
       <c r="C418" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="419">
       <c r="C419" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
     </row>
     <row r="420">
       <c r="C420" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="421">
       <c r="C421" s="0" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="422">
       <c r="C422" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="423">
       <c r="C423" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
     </row>
     <row r="424">
       <c r="C424" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="425">
       <c r="C425" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
     </row>
     <row r="426">
       <c r="C426" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="427">
       <c r="C427" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
     </row>
     <row r="428">
       <c r="C428" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="429">
       <c r="C429" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="430">
       <c r="C430" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
     </row>
     <row r="431">
       <c r="C431" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="432">
       <c r="C432" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
     </row>
     <row r="433">
       <c r="C433" s="0" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="434">
       <c r="C434" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
     </row>
     <row r="435">
       <c r="C435" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="436">
       <c r="C436" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
     <row r="437">
       <c r="C437" s="0" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
     </row>
     <row r="438">
       <c r="C438" s="0" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
     </row>
     <row r="439">
       <c r="C439" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="440">
       <c r="C440" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="441">
       <c r="C441" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
     </row>
     <row r="442">
       <c r="C442" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="443">
       <c r="C443" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="444">
       <c r="C444" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="445">
       <c r="C445" s="0" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="446">
       <c r="C446" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
     </row>
     <row r="447">
       <c r="C447" s="0" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
     </row>
     <row r="448">
       <c r="C448" s="0" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
     </row>
     <row r="449">
       <c r="C449" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
     </row>
     <row r="450">
       <c r="C450" s="0" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="451">
       <c r="C451" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
     </row>
     <row r="452">
       <c r="C452" s="0" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
     </row>
     <row r="453">
       <c r="C453" s="0" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
     </row>
     <row r="454">
       <c r="C454" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="455">
       <c r="C455" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
     </row>
     <row r="456">
       <c r="C456" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="457">
       <c r="C457" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="458">
       <c r="C458" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="459">
       <c r="C459" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
     </row>
     <row r="460">
       <c r="C460" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="461">
       <c r="C461" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="462">
       <c r="C462" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
     </row>
     <row r="463">
       <c r="C463" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="464">
       <c r="C464" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="465">
       <c r="C465" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="466">
       <c r="C466" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="467">
       <c r="C467" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="468">
       <c r="C468" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
     </row>
     <row r="469">
       <c r="C469" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="470">
       <c r="C470" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="471">
       <c r="C471" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="472">
       <c r="C472" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="473">
       <c r="C473" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="474">
       <c r="C474" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="475">
       <c r="C475" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="476">
       <c r="C476" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="477">
       <c r="C477" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="478">
       <c r="C478" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
     </row>
     <row r="479">
       <c r="C479" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="480">
       <c r="C480" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
     </row>
     <row r="481">
       <c r="C481" s="0" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
     </row>
     <row r="482">
       <c r="C482" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
     </row>
     <row r="483">
       <c r="C483" s="0" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="484">
       <c r="C484" s="0" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
     </row>
     <row r="485">
       <c r="C485" s="0" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
     </row>
     <row r="486">
       <c r="C486" s="0" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
     </row>
     <row r="487">
       <c r="C487" s="0" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
     </row>
     <row r="488">
       <c r="C488" s="0" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="489">
       <c r="C489" s="0" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="490">
       <c r="C490" s="0" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
     </row>
     <row r="491">
       <c r="C491" s="0" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="492">
       <c r="C492" s="0" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="493">
       <c r="C493" s="0" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
     </row>
     <row r="494">
       <c r="C494" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
     </row>
     <row r="495">
       <c r="C495" s="0" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="496">
       <c r="C496" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="497">
       <c r="C497" s="0" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
     </row>
     <row r="498">
       <c r="C498" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="499">
       <c r="C499" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="500">
       <c r="C500" s="0" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
     </row>
     <row r="501">
       <c r="C501" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="502">
       <c r="C502" s="0" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="503">
       <c r="C503" s="0" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
     </row>
     <row r="504">
       <c r="C504" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
     </row>
     <row r="505">
       <c r="C505" s="0" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
     </row>
     <row r="506">
       <c r="C506" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
     </row>
     <row r="507">
       <c r="C507" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
     </row>
     <row r="508">
       <c r="C508" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="509">
       <c r="C509" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
     </row>
     <row r="510">
       <c r="C510" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="511">
       <c r="C511" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="512">
       <c r="C512" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="513">
       <c r="C513" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
     </row>
     <row r="514">
       <c r="C514" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="515">
       <c r="C515" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="516">
       <c r="C516" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="517">
       <c r="C517" s="0" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
     </row>
     <row r="518">
       <c r="C518" s="0" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
     </row>
     <row r="519">
       <c r="C519" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
     </row>
     <row r="520">
       <c r="C520" s="0" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
     </row>
     <row r="521">
       <c r="C521" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="522">
       <c r="C522" s="0" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="523">
       <c r="C523" s="0" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
     </row>
     <row r="524">
       <c r="C524" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
     </row>
     <row r="525">
       <c r="C525" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
     </row>
     <row r="526">
       <c r="C526" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="527">
       <c r="C527" s="0" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="528">
       <c r="C528" s="0" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
     </row>
     <row r="529">
       <c r="C529" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
     </row>
     <row r="530">
       <c r="C530" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
     </row>
     <row r="531">
       <c r="C531" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="532">
       <c r="C532" s="0" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
     </row>
     <row r="533">
       <c r="C533" s="0" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
     </row>
     <row r="534">
       <c r="C534" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="535">
       <c r="C535" s="0" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
     </row>
     <row r="536">
       <c r="C536" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
     </row>
     <row r="537">
       <c r="C537" s="0" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
     </row>
     <row r="538">
       <c r="C538" s="0" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="539">
       <c r="C539" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
     </row>
     <row r="540">
       <c r="C540" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
     </row>
     <row r="541">
       <c r="C541" s="0" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
     </row>
     <row r="542">
       <c r="C542" s="0" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="543">
       <c r="C543" s="0" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
     </row>
     <row r="544">
       <c r="C544" s="0" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="545">
       <c r="C545" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="546">
       <c r="C546" s="0" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
     </row>
     <row r="547">
       <c r="C547" s="0" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
     </row>
     <row r="548">
       <c r="C548" s="0" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="549">
       <c r="C549" s="0" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
     </row>
     <row r="550">
       <c r="C550" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="551">
       <c r="C551" s="0" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
     </row>
     <row r="552">
       <c r="C552" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
     </row>
     <row r="553">
       <c r="C553" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
     </row>
     <row r="554">
       <c r="C554" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="555">
       <c r="C555" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
     </row>
     <row r="556">
       <c r="C556" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="557">
       <c r="C557" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="558">
       <c r="C558" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
     <row r="559">
       <c r="C559" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="560">
       <c r="C560" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
     </row>
     <row r="561">
       <c r="C561" s="0" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
     </row>
     <row r="562">
       <c r="C562" s="0" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
     </row>
     <row r="563">
       <c r="C563" s="0" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="564">
       <c r="C564" s="0" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="565">
       <c r="C565" s="0" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="566">
       <c r="C566" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
     </row>
     <row r="567">
       <c r="C567" s="0" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
     </row>
     <row r="568">
       <c r="C568" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
     </row>
     <row r="569">
       <c r="C569" s="0" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
     </row>
     <row r="570">
       <c r="C570" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="571">
       <c r="C571" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="572">
       <c r="C572" s="0" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="573">
       <c r="C573" s="0" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="574">
       <c r="C574" s="0" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
     </row>
     <row r="575">
       <c r="C575" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
     </row>
     <row r="576">
       <c r="C576" s="0" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
     </row>
     <row r="577">
       <c r="C577" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
     </row>
     <row r="578">
       <c r="C578" s="0" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
     </row>
     <row r="579">
       <c r="C579" s="0" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
     </row>
     <row r="580">
       <c r="C580" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
     </row>
     <row r="581">
       <c r="C581" s="0" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
     </row>
     <row r="582">
       <c r="C582" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="583">
       <c r="C583" s="0" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
     </row>
     <row r="584">
       <c r="C584" s="0" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
     </row>
     <row r="585">
       <c r="C585" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
     </row>
     <row r="586">
       <c r="C586" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="587">
       <c r="C587" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="588">
       <c r="C588" s="0" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="589">
       <c r="C589" s="0" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
     </row>
     <row r="590">
       <c r="C590" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
     </row>
     <row r="591">
       <c r="C591" s="0" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
     </row>
     <row r="592">
       <c r="C592" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="593">
       <c r="C593" s="0" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
     </row>
     <row r="594">
       <c r="C594" s="0" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
     </row>
     <row r="595">
       <c r="C595" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
     </row>
     <row r="596">
       <c r="C596" s="0" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="597">
       <c r="C597" s="0" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
     </row>
     <row r="598">
       <c r="C598" s="0" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
     </row>
     <row r="599">
       <c r="C599" s="0" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
     </row>
     <row r="600">
       <c r="C600" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
     </row>
     <row r="601">
       <c r="C601" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
     <row r="602">
       <c r="C602" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
     </row>
     <row r="603">
       <c r="C603" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
     </row>
     <row r="604">
       <c r="C604" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="605">
       <c r="C605" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
     </row>
     <row r="606">
       <c r="C606" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
     </row>
     <row r="607">
       <c r="C607" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="608">
       <c r="C608" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="609">
       <c r="C609" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
     </row>
     <row r="610">
       <c r="C610" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="611">
       <c r="C611" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="612">
       <c r="C612" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="613">
       <c r="C613" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="614">
       <c r="C614" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
     </row>
     <row r="615">
       <c r="C615" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
     </row>
     <row r="616">
       <c r="C616" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="617">
       <c r="C617" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
     </row>
     <row r="618">
       <c r="C618" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
     </row>
     <row r="619">
       <c r="C619" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="620">
       <c r="C620" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
     </row>
     <row r="621">
       <c r="C621" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
     </row>
     <row r="622">
       <c r="C622" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="623">
       <c r="C623" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
     </row>
     <row r="624">
       <c r="C624" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="625">
       <c r="C625" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="626">
       <c r="C626" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
     </row>
     <row r="627">
       <c r="C627" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="628">
       <c r="C628" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="629">
       <c r="C629" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
     </row>
     <row r="630">
       <c r="C630" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
     </row>
     <row r="631">
       <c r="C631" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="632">
       <c r="C632" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="633">
       <c r="C633" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
     </row>
     <row r="634">
       <c r="C634" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="635">
       <c r="C635" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
     </row>
     <row r="636">
       <c r="C636" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
     </row>
     <row r="637">
       <c r="C637" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="638">
       <c r="C638" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
     </row>
     <row r="639">
       <c r="C639" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
     </row>
     <row r="640">
       <c r="C640" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="641">
       <c r="C641" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="642">
       <c r="C642" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
     </row>
     <row r="643">
       <c r="C643" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="644">
       <c r="C644" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
     </row>
     <row r="645">
       <c r="C645" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="646">
       <c r="C646" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="647">
       <c r="C647" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
     </row>
     <row r="648">
       <c r="C648" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
     </row>
     <row r="649">
       <c r="C649" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="650">
       <c r="C650" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
     </row>
     <row r="651">
       <c r="C651" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
     </row>
     <row r="652">
       <c r="C652" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="653">
       <c r="C653" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
     </row>
     <row r="654">
       <c r="C654" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
     </row>
     <row r="655">
       <c r="C655" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="656">
       <c r="C656" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
     </row>
     <row r="657">
       <c r="C657" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
     </row>
     <row r="658">
       <c r="C658" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="659">
       <c r="C659" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
     </row>
     <row r="660">
       <c r="C660" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
     </row>
     <row r="661">
       <c r="C661" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="662">
       <c r="C662" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
     </row>
     <row r="663">
       <c r="C663" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
     </row>
     <row r="664">
       <c r="C664" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="665">
       <c r="C665" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
     </row>
     <row r="666">
       <c r="C666" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
     </row>
     <row r="667">
       <c r="C667" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="668">
       <c r="C668" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
     </row>
     <row r="669">
       <c r="C669" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
     </row>
     <row r="670">
       <c r="C670" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="671">
       <c r="C671" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
     </row>
     <row r="672">
       <c r="C672" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
     </row>
     <row r="673">
       <c r="C673" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="674">
       <c r="C674" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
     </row>
     <row r="675">
       <c r="C675" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
     </row>
     <row r="676">
       <c r="C676" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="677">
       <c r="C677" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="678">
       <c r="C678" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
     </row>
     <row r="679">
       <c r="C679" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="680">
       <c r="C680" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
     </row>
     <row r="681">
       <c r="C681" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
     </row>
     <row r="682">
       <c r="C682" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="683">
       <c r="C683" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
     </row>
     <row r="684">
       <c r="C684" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="685">
       <c r="C685" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="686">
       <c r="C686" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="687">
       <c r="C687" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
     </row>
     <row r="688">
       <c r="C688" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="689">
       <c r="C689" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="690">
       <c r="C690" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
     </row>
     <row r="691">
       <c r="C691" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="692">
       <c r="C692" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
     </row>
     <row r="693">
       <c r="C693" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="694">
       <c r="C694" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="695">
       <c r="C695" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="696">
       <c r="C696" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
     </row>
     <row r="697">
       <c r="C697" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="698">
       <c r="C698" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="699">
       <c r="C699" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
     </row>
     <row r="700">
       <c r="C700" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="701">
       <c r="C701" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
     </row>
     <row r="702">
       <c r="C702" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="703">
       <c r="C703" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="704">
       <c r="C704" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
     </row>
     <row r="705">
       <c r="C705" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="706">
       <c r="C706" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="707">
       <c r="C707" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
     </row>
     <row r="708">
       <c r="C708" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
     </row>
     <row r="709">
       <c r="C709" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="710">
       <c r="C710" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
     </row>
     <row r="711">
       <c r="C711" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
     </row>
     <row r="712">
       <c r="C712" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="713">
       <c r="C713" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
     </row>
     <row r="714">
       <c r="C714" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="715">
       <c r="C715" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="716">
       <c r="C716" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
     </row>
     <row r="717">
       <c r="C717" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="718">
       <c r="C718" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="719">
       <c r="C719" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
     </row>
     <row r="720">
       <c r="C720" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
     </row>
     <row r="721">
       <c r="C721" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="722">
       <c r="C722" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
     </row>
     <row r="723">
       <c r="C723" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
     </row>
     <row r="724">
       <c r="C724" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="725">
       <c r="C725" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
     </row>
     <row r="726">
       <c r="C726" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
     </row>
     <row r="727">
       <c r="C727" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="728">
       <c r="C728" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
     </row>
     <row r="729">
       <c r="C729" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="730">
       <c r="C730" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="731">
       <c r="C731" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="732">
       <c r="C732" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
     </row>
     <row r="733">
       <c r="C733" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="734">
       <c r="C734" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
     </row>
     <row r="735">
       <c r="C735" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
     </row>
     <row r="736">
       <c r="C736" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="737">
       <c r="C737" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
     </row>
     <row r="738">
       <c r="C738" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
     </row>
     <row r="739">
       <c r="C739" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="740">
       <c r="C740" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
     </row>
     <row r="741">
       <c r="C741" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
     </row>
     <row r="742">
       <c r="C742" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="743">
       <c r="C743" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
     </row>
     <row r="744">
       <c r="C744" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
     </row>
     <row r="745">
       <c r="C745" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="746">
       <c r="C746" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
     </row>
     <row r="747">
       <c r="C747" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
     </row>
     <row r="748">
       <c r="C748" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="749">
       <c r="C749" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
     </row>
     <row r="750">
       <c r="C750" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
     </row>
     <row r="751">
       <c r="C751" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="752">
       <c r="C752" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
     </row>
     <row r="753">
       <c r="C753" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="754">
       <c r="C754" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="755">
       <c r="C755" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
     </row>
     <row r="756">
       <c r="C756" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
     </row>
     <row r="757">
       <c r="C757" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="758">
       <c r="C758" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
     </row>
     <row r="759">
       <c r="C759" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="760">
       <c r="C760" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="761">
       <c r="C761" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="762">
       <c r="C762" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
     </row>
     <row r="763">
       <c r="C763" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="764">
       <c r="C764" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
     </row>
     <row r="765">
       <c r="C765" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
     </row>
     <row r="766">
       <c r="C766" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="767">
       <c r="C767" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
     </row>
     <row r="768">
       <c r="C768" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="769">
       <c r="C769" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="770">
       <c r="C770" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
     </row>
     <row r="771">
       <c r="C771" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
     </row>
     <row r="772">
       <c r="C772" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="773">
       <c r="C773" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="774">
       <c r="C774" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
     </row>
     <row r="775">
       <c r="C775" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="776">
       <c r="C776" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
     </row>
     <row r="777">
       <c r="C777" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
     </row>
     <row r="778">
       <c r="C778" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="779">
       <c r="C779" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
     </row>
     <row r="780">
       <c r="C780" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
     </row>
     <row r="781">
       <c r="C781" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="782">
       <c r="C782" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="783">
       <c r="C783" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
     </row>
     <row r="784">
       <c r="C784" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="785">
       <c r="C785" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
     </row>
     <row r="786">
       <c r="C786" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
     </row>
     <row r="787">
       <c r="C787" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="788">
       <c r="C788" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
     </row>
     <row r="789">
       <c r="C789" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="790">
       <c r="C790" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="791">
       <c r="C791" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
     </row>
     <row r="792">
       <c r="C792" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
     </row>
     <row r="793">
       <c r="C793" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="794">
       <c r="C794" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
     </row>
     <row r="795">
       <c r="C795" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
     </row>
     <row r="796">
       <c r="C796" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="797">
       <c r="C797" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="798">
       <c r="C798" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
     </row>
     <row r="799">
       <c r="C799" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="800">
       <c r="C800" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
     </row>
     <row r="801">
       <c r="C801" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
     </row>
     <row r="802">
       <c r="C802" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="803">
       <c r="C803" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
     </row>
     <row r="804">
       <c r="C804" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
     </row>
     <row r="805">
       <c r="C805" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="806">
       <c r="C806" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
     </row>
     <row r="807">
       <c r="C807" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
     </row>
     <row r="808">
       <c r="C808" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="809">
       <c r="C809" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
     </row>
     <row r="810">
       <c r="C810" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
     </row>
     <row r="811">
       <c r="C811" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="812">
       <c r="C812" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="813">
       <c r="C813" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
     </row>
     <row r="814">
       <c r="C814" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="815">
       <c r="C815" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
     </row>
     <row r="816">
       <c r="C816" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
     </row>
     <row r="817">
       <c r="C817" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="818">
       <c r="C818" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
     </row>
     <row r="819">
       <c r="C819" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
     </row>
     <row r="820">
       <c r="C820" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="821">
       <c r="C821" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
     </row>
     <row r="822">
       <c r="C822" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
     </row>
     <row r="823">
       <c r="C823" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="824">
       <c r="C824" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="825">
       <c r="C825" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
     </row>
     <row r="826">
       <c r="C826" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="827">
       <c r="C827" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="828">
       <c r="C828" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
     </row>
     <row r="829">
       <c r="C829" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="830">
       <c r="C830" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="831">
       <c r="C831" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
     </row>
     <row r="832">
       <c r="C832" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="833">
       <c r="C833" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="834">
       <c r="C834" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
     </row>
     <row r="835">
       <c r="C835" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="836">
       <c r="C836" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
     </row>
     <row r="837">
       <c r="C837" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
     </row>
     <row r="838">
       <c r="C838" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="839">
       <c r="C839" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
     </row>
     <row r="840">
       <c r="C840" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
     </row>
     <row r="841">
       <c r="C841" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:V27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
     <col min="21" max="21" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="T2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="U2" s="10" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E4" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F4" s="14"/>
       <c r="G4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="J4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="Q4" s="9" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="T4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="U4" s="10" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F5" s="14"/>
       <c r="G5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="J5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="K5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="L5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="M5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="O5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="P5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="Q5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="R5" s="9" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="T5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="U5" s="10" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D6" s="12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E6" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="J6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="K6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="L6" s="14"/>
       <c r="M6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="O6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="Q6" s="14"/>
       <c r="R6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="T6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="U6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D7" s="16" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E7" s="17" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="T7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="U7" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="23"/>
       <c r="V8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="23"/>
       <c r="V9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
       <c r="P10" s="21"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="22"/>
       <c r="U10" s="23"/>
       <c r="V10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="24"/>
       <c r="C11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D11" s="9" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="23"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="26"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="22"/>
       <c r="U11" s="23"/>
       <c r="V11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="9" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="23"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="9"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="22"/>
       <c r="U12" s="23"/>
       <c r="V12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="24"/>
       <c r="C13" s="9" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="22"/>
       <c r="U13" s="23"/>
       <c r="V13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="24"/>
       <c r="C14" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E14" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="22"/>
       <c r="U14" s="23"/>
       <c r="V14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="9" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="E15" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="22"/>
       <c r="U15" s="23"/>
       <c r="V15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E16" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="22"/>
       <c r="U16" s="23"/>
       <c r="V16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="E17" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
       <c r="T17" s="22"/>
       <c r="U17" s="23"/>
       <c r="V17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="24"/>
       <c r="C18" s="9" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="22"/>
       <c r="U18" s="23"/>
       <c r="V18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="E19" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F19" s="22"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="21"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
       <c r="T19" s="21"/>
       <c r="U19" s="20"/>
       <c r="V19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="9" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="E20" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="F20" s="23"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25"/>
       <c r="O20" s="25"/>
       <c r="P20" s="25"/>
       <c r="Q20" s="25"/>
       <c r="R20" s="25"/>
       <c r="S20" s="25"/>
       <c r="T20" s="25"/>
       <c r="U20" s="25"/>
     </row>
     <row r="21">
       <c r="A21" s="24"/>
       <c r="B21" s="9" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="E21" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="F21" s="23"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
       <c r="R21" s="25"/>
       <c r="S21" s="25"/>
       <c r="T21" s="25"/>
       <c r="U21" s="25"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
       <c r="B22" s="9" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="E22" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F22" s="23"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
     </row>
     <row r="23">
       <c r="A23" s="24"/>
       <c r="B23" s="9" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="E23" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F23" s="23"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25"/>
       <c r="O23" s="25"/>
       <c r="P23" s="25"/>
       <c r="Q23" s="25"/>
       <c r="R23" s="25"/>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
       <c r="U23" s="25"/>
     </row>
     <row r="24">
       <c r="A24" s="9" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="E24" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F24" s="23"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
       <c r="Q24" s="25"/>
       <c r="R24" s="25"/>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
       <c r="U24" s="25"/>
     </row>
     <row r="25">
       <c r="A25" s="9" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>1175</v>
+        <v>1179</v>
       </c>
       <c r="E25" s="19" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="F25" s="23"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25"/>
       <c r="O25" s="25"/>
       <c r="P25" s="25"/>
       <c r="Q25" s="25"/>
       <c r="R25" s="25"/>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
       <c r="U25" s="25"/>
     </row>
     <row r="26">
       <c r="A26" s="9" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="E26" s="19" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="F26" s="20"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
       <c r="N26" s="25"/>
       <c r="O26" s="25"/>
       <c r="P26" s="25"/>
       <c r="Q26" s="25"/>
       <c r="R26" s="25"/>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
       <c r="U26" s="25"/>
     </row>
     <row r="27">
       <c r="F27" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E7"/>
     <mergeCell ref="F2:U2"/>
@@ -17982,548 +18026,548 @@
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="O4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="L5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="Q5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="J6" s="14"/>
       <c r="K6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="O6" s="14"/>
       <c r="P6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Q6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E7" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="23"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="23"/>
       <c r="T9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="9" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="D10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="23"/>
       <c r="T10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="D11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="23"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="26"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="23"/>
       <c r="T11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="23"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="9"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="23"/>
       <c r="T12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="9" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="D13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
       <c r="S13" s="20"/>
       <c r="T13" s="4"/>
     </row>
     <row r="14">
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
@@ -18573,548 +18617,548 @@
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="R2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="S2" s="10" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B4" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="I4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="L4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="N4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="O4" s="9" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="R4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="G5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="I5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="J5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="L5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="M5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="N5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="O5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="Q5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="R5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
       <c r="S5" s="10" t="s">
-        <v>1180</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="11" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B6" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="J6" s="14"/>
       <c r="K6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="M6" s="9" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="N6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="O6" s="14"/>
       <c r="P6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="Q6" s="9" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="R6" s="9" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="S6" s="9" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="15" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E7" s="18" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="G7" s="18" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="I7" s="18" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="J7" s="18" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="K7" s="18" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="L7" s="18" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="M7" s="18" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="N7" s="18" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="O7" s="18" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="Q7" s="18" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="R7" s="18" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="S7" s="18" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="23"/>
       <c r="T8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="23"/>
       <c r="T9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="9" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="D10" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="23"/>
       <c r="T10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="D11" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="23"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="26"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="23"/>
       <c r="T11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="24"/>
       <c r="C12" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="23"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="9"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="23"/>
       <c r="T12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="9" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="D13" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
       <c r="S13" s="20"/>
       <c r="T13" s="4"/>
     </row>
     <row r="14">
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
@@ -19151,2643 +19195,2649 @@
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="C5" s="10" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="D5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E5" s="22"/>
       <c r="F5" s="23"/>
       <c r="G5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E6" s="22"/>
       <c r="F6" s="23"/>
       <c r="G6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="24"/>
       <c r="B7" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="24"/>
       <c r="B8" s="24"/>
       <c r="C8" s="9" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="9" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E9" s="21"/>
       <c r="F9" s="20"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D5" s="21"/>
       <c r="E5" s="20"/>
       <c r="F5" s="4"/>
     </row>
     <row r="6">
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C4"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="E3" s="9" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="23"/>
       <c r="F5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="20"/>
       <c r="F6" s="4"/>
     </row>
     <row r="7">
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C6" s="20"/>
       <c r="D6" s="4"/>
     </row>
     <row r="7">
       <c r="C7" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B4"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="15" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B3" s="17" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="D3" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>78</v>
+        <v>1216</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-      <c r="G5" s="4"/>
+        <v>1107</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B6" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G6" s="4"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>78</v>
+        <v>1216</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>1105</v>
-[...4 lines deleted...]
-      <c r="F7" s="10"/>
+        <v>83</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-      <c r="G8" s="4"/>
+        <v>1107</v>
+      </c>
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="F9" s="20"/>
+        <v>78</v>
+      </c>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="23"/>
       <c r="G9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>1105</v>
-[...4 lines deleted...]
-      <c r="F10" s="25"/>
+        <v>83</v>
+      </c>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>1212</v>
+        <v>82</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="F11" s="25"/>
+        <v>1107</v>
+      </c>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>1212</v>
+        <v>82</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="F12" s="25"/>
+        <v>78</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>1212</v>
+        <v>82</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>1105</v>
-[...4 lines deleted...]
-      <c r="F13" s="25"/>
+        <v>83</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="4"/>
+    </row>
+    <row r="14">
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="18">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3A4636D0-D82F-4870-A588-B5D79F5F9457}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{831EF347-FF18-438D-946A-12DCEFEE2AA8}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0DA2A906-D4D3-4617-AFA2-51615C55FFB7}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EFDF29E9-DC1D-4798-A08A-C20D98C39684}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{AF551C8C-B3FE-4AFA-886A-459046F7AA0F}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{97CFCED7-C10C-4A9A-91CA-621235A0F998}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C53EC6AA-0E70-41CA-82C8-09CFF4061747}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B96D0F5A-913A-41F5-A036-7CCAD50D580B}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{09DBCCD6-7E1A-4F6C-B283-71F646D8791E}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{53BBFD92-B7E0-4DA6-919E-1678AF69FDD7}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{703803AA-F646-4EF1-8E48-B92D638E3542}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{95D28698-1979-43D0-BA2D-D2E36B0F7B6B}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EE29FEDC-6920-4083-B1A0-005C65F2E9DE}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{371A8A2E-2DB3-4435-ABF4-3301A3D26E8C}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{096E1245-7E43-426A-8E91-3FC0D4D0FD50}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DEADD9B1-D773-49EB-ACEE-DC4D80AD9FB4}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{29B8DE0A-82C9-4282-855B-097328AF6FB9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1492BD74-7EED-400F-A2C8-F5043116AE90}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1D9AD2EB-479D-48D2-85D5-F5A1ACEEB3FD}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8512F91A-B7BB-429A-BB86-589F91297DD5}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6C9A5FFA-85ED-4CB9-AD8D-818007696EA6}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B7494F3D-391B-4551-9465-51D48805DB5D}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{029EE2BE-97A0-44CB-9D45-AF30DAE54665}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{C6B4C518-0EBA-47B9-9766-11E23CC6A86E}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0D96CABE-5D4F-471A-98A4-0AC2241827F9}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{02DB5A8C-0565-47C8-BE2E-508B46C7E1D3}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{35F1F7C4-5B29-4EAD-AB2B-6C5C46D401A0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D3136D7E-FD08-40D9-B7B3-F068B95943F3}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{81236053-1E26-428F-8928-925C1B04C2C1}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{00DB97BB-5DFE-43B9-AC8C-78ACF3C7F2E2}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0AB1BA9D-EC01-47EF-93B8-5DAD9CC6E2AB}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9B628A16-F3DB-4A03-8492-AA816BFF6F81}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{E8000FCD-F1E5-41A8-AB61-0E2D0B0D78DC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{EA9BC9B3-7E04-4521-A5B0-B8CAFA8CE4CA}">
           <x14:formula1>
             <xm:f>Enums!$D$1:$D$3</xm:f>
           </x14:formula1>
           <xm:sqref>A13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4F5E81A8-FDB6-4C9A-9894-E705312A785B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{25CF024A-0080-4111-AF41-53B9082E8E37}">
           <x14:formula1>
             <xm:f>Enums!$E$1:$E$8</xm:f>
           </x14:formula1>
           <xm:sqref>B13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
     <col min="19" max="19" width="25" customWidth="1"/>
     <col min="20" max="20" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="J2" s="9" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="M2" s="9" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="O2" s="9" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="P2" s="9" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="Q2" s="9" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="S2" s="9" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="T2" s="9" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="J3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="M3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="N3" s="9" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="14"/>
       <c r="R3" s="14"/>
       <c r="S3" s="14"/>
       <c r="T3" s="14"/>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="G4" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="H4" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="I4" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="J4" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="K4" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="L4" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="M4" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="N4" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="O4" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="P4" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="Q4" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="R4" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="S4" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="T4" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="C5" s="10" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="D5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="23"/>
       <c r="U5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C6" s="10" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="23"/>
       <c r="U6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="23"/>
       <c r="U7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="23"/>
       <c r="U8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="9" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="23"/>
       <c r="U9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="24"/>
       <c r="B10" s="9" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="D10" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="22"/>
       <c r="S10" s="22"/>
       <c r="T10" s="23"/>
       <c r="U10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="24"/>
       <c r="B11" s="9" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="D11" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
       <c r="T11" s="23"/>
       <c r="U11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="9" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="22"/>
       <c r="S12" s="22"/>
       <c r="T12" s="23"/>
       <c r="U12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="D13" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="22"/>
       <c r="S13" s="22"/>
       <c r="T13" s="23"/>
       <c r="U13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D14" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="22"/>
       <c r="S14" s="22"/>
       <c r="T14" s="23"/>
       <c r="U14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="24"/>
       <c r="B15" s="9" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="D15" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="22"/>
       <c r="S15" s="22"/>
       <c r="T15" s="23"/>
       <c r="U15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="24"/>
       <c r="B16" s="9" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="D16" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="23"/>
       <c r="U16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="24"/>
       <c r="B17" s="9" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="D17" s="19" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="22"/>
       <c r="T17" s="23"/>
       <c r="U17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="24"/>
       <c r="B18" s="9" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="D18" s="19" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="22"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="22"/>
       <c r="S18" s="22"/>
       <c r="T18" s="23"/>
       <c r="U18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="9" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C19" s="10" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="D19" s="19" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
       <c r="Q19" s="22"/>
       <c r="R19" s="22"/>
       <c r="S19" s="22"/>
       <c r="T19" s="23"/>
       <c r="U19" s="4"/>
     </row>
     <row r="20">
       <c r="A20" s="24"/>
       <c r="B20" s="9" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="D20" s="19" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E20" s="22"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="22"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
       <c r="Q20" s="22"/>
       <c r="R20" s="22"/>
       <c r="S20" s="22"/>
       <c r="T20" s="23"/>
       <c r="U20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="24"/>
       <c r="B21" s="9" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="D21" s="19" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="E21" s="22"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="22"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="22"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="22"/>
       <c r="S21" s="22"/>
       <c r="T21" s="23"/>
       <c r="U21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
       <c r="B22" s="9" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="D22" s="19" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E22" s="22"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="22"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="22"/>
       <c r="O22" s="22"/>
       <c r="P22" s="22"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="22"/>
       <c r="S22" s="22"/>
       <c r="T22" s="23"/>
       <c r="U22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="24"/>
       <c r="B23" s="9" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="D23" s="19" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="22"/>
       <c r="T23" s="23"/>
       <c r="U23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="24"/>
       <c r="B24" s="9" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="D24" s="19" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="22"/>
       <c r="O24" s="22"/>
       <c r="P24" s="22"/>
       <c r="Q24" s="22"/>
       <c r="R24" s="22"/>
       <c r="S24" s="22"/>
       <c r="T24" s="23"/>
       <c r="U24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="24"/>
       <c r="B25" s="9" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D25" s="19" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="22"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="22"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="22"/>
       <c r="S25" s="22"/>
       <c r="T25" s="23"/>
       <c r="U25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="24"/>
       <c r="B26" s="9" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="D26" s="19" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="22"/>
       <c r="O26" s="22"/>
       <c r="P26" s="22"/>
       <c r="Q26" s="22"/>
       <c r="R26" s="22"/>
       <c r="S26" s="22"/>
       <c r="T26" s="23"/>
       <c r="U26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="9" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="D27" s="19" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="23"/>
       <c r="U27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="24"/>
       <c r="B28" s="9" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="D28" s="19" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="22"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="22"/>
       <c r="S28" s="22"/>
       <c r="T28" s="23"/>
       <c r="U28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="24"/>
       <c r="B29" s="9" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="D29" s="19" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="22"/>
       <c r="O29" s="22"/>
       <c r="P29" s="22"/>
       <c r="Q29" s="22"/>
       <c r="R29" s="22"/>
       <c r="S29" s="22"/>
       <c r="T29" s="23"/>
       <c r="U29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="24"/>
       <c r="B30" s="9" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="D30" s="19" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="22"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="22"/>
       <c r="O30" s="22"/>
       <c r="P30" s="22"/>
       <c r="Q30" s="22"/>
       <c r="R30" s="22"/>
       <c r="S30" s="22"/>
       <c r="T30" s="23"/>
       <c r="U30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="24"/>
       <c r="B31" s="9" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="D31" s="19" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="22"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="22"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
       <c r="S31" s="22"/>
       <c r="T31" s="23"/>
       <c r="U31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="24"/>
       <c r="B32" s="9" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="D32" s="19" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="E32" s="22"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="22"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
       <c r="O32" s="22"/>
       <c r="P32" s="22"/>
       <c r="Q32" s="22"/>
       <c r="R32" s="22"/>
       <c r="S32" s="22"/>
       <c r="T32" s="23"/>
       <c r="U32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="24"/>
       <c r="B33" s="9" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="D33" s="19" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="E33" s="22"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="22"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="22"/>
       <c r="Q33" s="22"/>
       <c r="R33" s="22"/>
       <c r="S33" s="22"/>
       <c r="T33" s="23"/>
       <c r="U33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="24"/>
       <c r="B34" s="9" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="C34" s="10" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="D34" s="19" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
       <c r="N34" s="22"/>
       <c r="O34" s="22"/>
       <c r="P34" s="22"/>
       <c r="Q34" s="22"/>
       <c r="R34" s="22"/>
       <c r="S34" s="22"/>
       <c r="T34" s="23"/>
       <c r="U34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="9" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="D35" s="19" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="E35" s="22"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="22"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="22"/>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
       <c r="T35" s="23"/>
       <c r="U35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="24"/>
       <c r="B36" s="9" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="D36" s="19" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="22"/>
       <c r="O36" s="22"/>
       <c r="P36" s="22"/>
       <c r="Q36" s="22"/>
       <c r="R36" s="22"/>
       <c r="S36" s="22"/>
       <c r="T36" s="23"/>
       <c r="U36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="24"/>
       <c r="B37" s="9" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="D37" s="19" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="22"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="22"/>
       <c r="S37" s="22"/>
       <c r="T37" s="23"/>
       <c r="U37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="9" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="D38" s="19" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="E38" s="22"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="22"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="22"/>
       <c r="S38" s="22"/>
       <c r="T38" s="23"/>
       <c r="U38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D39" s="19" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="22"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="23"/>
       <c r="U39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="24"/>
       <c r="B40" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="D40" s="19" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="22"/>
       <c r="O40" s="22"/>
       <c r="P40" s="22"/>
       <c r="Q40" s="22"/>
       <c r="R40" s="22"/>
       <c r="S40" s="22"/>
       <c r="T40" s="23"/>
       <c r="U40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="24"/>
       <c r="B41" s="9" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D41" s="19" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="22"/>
       <c r="O41" s="22"/>
       <c r="P41" s="22"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="22"/>
       <c r="S41" s="22"/>
       <c r="T41" s="23"/>
       <c r="U41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="24"/>
       <c r="B42" s="9" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="D42" s="19" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="22"/>
       <c r="O42" s="22"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="22"/>
       <c r="S42" s="22"/>
       <c r="T42" s="23"/>
       <c r="U42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="9" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="D43" s="19" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="E43" s="22"/>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="22"/>
       <c r="O43" s="22"/>
       <c r="P43" s="22"/>
       <c r="Q43" s="22"/>
       <c r="R43" s="22"/>
       <c r="S43" s="22"/>
       <c r="T43" s="23"/>
       <c r="U43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="9" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="D44" s="19" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="E44" s="22"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="22"/>
       <c r="O44" s="22"/>
       <c r="P44" s="22"/>
       <c r="Q44" s="22"/>
       <c r="R44" s="22"/>
       <c r="S44" s="22"/>
       <c r="T44" s="23"/>
       <c r="U44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="D45" s="19" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
       <c r="I45" s="22"/>
       <c r="J45" s="22"/>
       <c r="K45" s="22"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="22"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="22"/>
       <c r="S45" s="22"/>
       <c r="T45" s="23"/>
       <c r="U45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="24"/>
       <c r="B46" s="9" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>1042</v>
+        <v>1046</v>
       </c>
       <c r="D46" s="19" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="E46" s="22"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="22"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
       <c r="N46" s="22"/>
       <c r="O46" s="22"/>
       <c r="P46" s="22"/>
       <c r="Q46" s="22"/>
       <c r="R46" s="22"/>
       <c r="S46" s="22"/>
       <c r="T46" s="23"/>
       <c r="U46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="24"/>
       <c r="B47" s="9" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
       <c r="D47" s="19" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="E47" s="22"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="22"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="22"/>
       <c r="O47" s="22"/>
       <c r="P47" s="22"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="22"/>
       <c r="S47" s="22"/>
       <c r="T47" s="23"/>
       <c r="U47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="9" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="D48" s="19" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E48" s="22"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="22"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="22"/>
       <c r="O48" s="22"/>
       <c r="P48" s="22"/>
       <c r="Q48" s="22"/>
       <c r="R48" s="22"/>
       <c r="S48" s="22"/>
       <c r="T48" s="23"/>
       <c r="U48" s="4"/>
     </row>
     <row r="49">
       <c r="A49" s="9" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="D49" s="19" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="E49" s="22"/>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
       <c r="N49" s="22"/>
       <c r="O49" s="22"/>
       <c r="P49" s="22"/>
       <c r="Q49" s="22"/>
       <c r="R49" s="22"/>
       <c r="S49" s="22"/>
       <c r="T49" s="23"/>
       <c r="U49" s="4"/>
     </row>
     <row r="50">
       <c r="A50" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="D50" s="19" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="E50" s="22"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="22"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
       <c r="N50" s="22"/>
       <c r="O50" s="22"/>
       <c r="P50" s="22"/>
       <c r="Q50" s="22"/>
       <c r="R50" s="22"/>
       <c r="S50" s="22"/>
       <c r="T50" s="23"/>
       <c r="U50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="24"/>
       <c r="B51" s="9" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="D51" s="19" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="E51" s="22"/>
       <c r="F51" s="22"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
       <c r="N51" s="22"/>
       <c r="O51" s="22"/>
       <c r="P51" s="22"/>
       <c r="Q51" s="22"/>
       <c r="R51" s="22"/>
       <c r="S51" s="22"/>
       <c r="T51" s="23"/>
       <c r="U51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="24"/>
       <c r="B52" s="9" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="D52" s="19" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="E52" s="22"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="22"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="22"/>
       <c r="S52" s="22"/>
       <c r="T52" s="23"/>
       <c r="U52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="24"/>
       <c r="B53" s="9" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D53" s="19" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="E53" s="22"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
       <c r="N53" s="22"/>
       <c r="O53" s="22"/>
       <c r="P53" s="22"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="22"/>
       <c r="S53" s="22"/>
       <c r="T53" s="23"/>
       <c r="U53" s="4"/>
     </row>
     <row r="54">
       <c r="A54" s="24"/>
       <c r="B54" s="9" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="C54" s="10" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="D54" s="19" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
       <c r="N54" s="22"/>
       <c r="O54" s="22"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="22"/>
       <c r="T54" s="23"/>
       <c r="U54" s="4"/>
     </row>
     <row r="55">
       <c r="A55" s="9" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="D55" s="19" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="E55" s="22"/>
       <c r="F55" s="22"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
       <c r="N55" s="22"/>
       <c r="O55" s="22"/>
       <c r="P55" s="22"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="22"/>
       <c r="S55" s="22"/>
       <c r="T55" s="23"/>
       <c r="U55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="9" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="D56" s="19" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="E56" s="22"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="21"/>
       <c r="N56" s="21"/>
       <c r="O56" s="21"/>
       <c r="P56" s="22"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="22"/>
       <c r="S56" s="22"/>
       <c r="T56" s="23"/>
       <c r="U56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="9" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="D57" s="19" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="E57" s="22"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
       <c r="L57" s="23"/>
       <c r="M57" s="25"/>
       <c r="N57" s="25"/>
       <c r="O57" s="26"/>
       <c r="P57" s="22"/>
       <c r="Q57" s="22"/>
       <c r="R57" s="22"/>
       <c r="S57" s="22"/>
       <c r="T57" s="23"/>
       <c r="U57" s="4"/>
     </row>
     <row r="58">
       <c r="A58" s="9" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="D58" s="19" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="E58" s="22"/>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="23"/>
       <c r="M58" s="25"/>
       <c r="N58" s="25"/>
       <c r="O58" s="26"/>
       <c r="P58" s="22"/>
       <c r="Q58" s="22"/>
       <c r="R58" s="22"/>
       <c r="S58" s="22"/>
       <c r="T58" s="23"/>
       <c r="U58" s="4"/>
     </row>
     <row r="59">
       <c r="A59" s="9" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="D59" s="19" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="E59" s="22"/>
       <c r="F59" s="22"/>
       <c r="G59" s="22"/>
       <c r="H59" s="22"/>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
       <c r="L59" s="23"/>
       <c r="M59" s="10"/>
       <c r="N59" s="10"/>
       <c r="O59" s="9"/>
       <c r="P59" s="22"/>
       <c r="Q59" s="22"/>
       <c r="R59" s="22"/>
       <c r="S59" s="22"/>
       <c r="T59" s="23"/>
       <c r="U59" s="4"/>
     </row>
     <row r="60">
       <c r="A60" s="9" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="D60" s="19" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
       <c r="P60" s="21"/>
       <c r="Q60" s="21"/>
       <c r="R60" s="21"/>
       <c r="S60" s="21"/>
       <c r="T60" s="20"/>
       <c r="U60" s="4"/>
     </row>
     <row r="61">
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="4"/>
@@ -21881,452 +21931,452 @@
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
     <col min="17" max="17" width="25" customWidth="1"/>
     <col min="18" max="18" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="K2" s="9" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="Q2" s="10" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="R2" s="9" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D3" s="14"/>
       <c r="E3" s="9" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="F3" s="9" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H3" s="9" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="J3" s="9" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="K3" s="9" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="L3" s="9" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="M3" s="9" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="N3" s="9" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="O3" s="9" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="P3" s="9" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="Q3" s="9" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="R3" s="14"/>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E4" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="F4" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="G4" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="H4" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="I4" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="J4" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="K4" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="L4" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="M4" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="N4" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="O4" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="P4" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="Q4" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="R4" s="18" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="22"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="23"/>
       <c r="S5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="23"/>
       <c r="S6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="24"/>
       <c r="B7" s="9" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C7" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="23"/>
       <c r="S7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="24"/>
       <c r="B8" s="9" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="C8" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
       <c r="Q8" s="21"/>
       <c r="R8" s="23"/>
       <c r="S8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="9" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C9" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="23"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="23"/>
       <c r="S9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="C10" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="22"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="23"/>
       <c r="S10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C11" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="23"/>
       <c r="S11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="9" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="22"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="23"/>
       <c r="S12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="9" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="23"/>
       <c r="S13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="9" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C14" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="20"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="26"/>
       <c r="R14" s="20"/>
       <c r="S14" s="4"/>
     </row>
     <row r="15">
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
@@ -22343,1301 +22393,1307 @@
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C3" s="13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D5" s="23"/>
       <c r="E5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D6" s="23"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="24"/>
       <c r="B7" s="9" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C7" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="D7" s="23"/>
       <c r="E7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="24"/>
       <c r="B8" s="9" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="C8" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D8" s="23"/>
       <c r="E8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="24"/>
       <c r="B9" s="9" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C9" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D9" s="23"/>
       <c r="E9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="C10" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="D10" s="23"/>
       <c r="E10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="C11" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="D11" s="23"/>
       <c r="E11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="24"/>
       <c r="B12" s="9" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D12" s="23"/>
       <c r="E12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="24"/>
       <c r="B13" s="9" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="C13" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="D13" s="23"/>
       <c r="E13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="24"/>
       <c r="B14" s="9" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C14" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="D14" s="20"/>
       <c r="E14" s="4"/>
     </row>
     <row r="15">
       <c r="D15" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C3" s="17" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D3" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>70</v>
+        <v>1107</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>71</v>
+        <v>1108</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-      <c r="H5" s="4"/>
+        <v>1109</v>
+      </c>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
     </row>
     <row r="6">
       <c r="A6" s="9" t="s">
-        <v>70</v>
+        <v>1107</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-      <c r="H6" s="4"/>
+        <v>1109</v>
+      </c>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>70</v>
+        <v>1107</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>1104</v>
+        <v>80</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G7" s="10"/>
+        <v>1109</v>
+      </c>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B8" s="9" t="s">
-        <v>71</v>
+        <v>1108</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>1103</v>
-[...5 lines deleted...]
-      <c r="H8" s="4"/>
+        <v>1109</v>
+      </c>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G9" s="20"/>
+        <v>1109</v>
+      </c>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="23"/>
       <c r="H9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>1104</v>
+        <v>80</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G10" s="25"/>
+        <v>1109</v>
+      </c>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>1105</v>
+        <v>79</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>71</v>
+        <v>1108</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G11" s="25"/>
+        <v>1109</v>
+      </c>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>1105</v>
+        <v>79</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G12" s="25"/>
+        <v>1109</v>
+      </c>
+      <c r="D12" s="22"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>1105</v>
+        <v>79</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>1104</v>
+        <v>80</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>1103</v>
-[...4 lines deleted...]
-      <c r="G13" s="25"/>
+        <v>1109</v>
+      </c>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="4"/>
+    </row>
+    <row r="14">
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
   </mergeCells>
   <headerFooter/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="18">
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3155CFD1-FAB4-4665-82E1-AF7DE8B811C7}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{6241AE7B-A7DC-4BAA-ADED-F585FBBC0128}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3DE6E511-6C90-484C-B518-4BD4117B2307}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4ADF2406-F02C-4B05-B59F-FA89DAA664F1}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{1ADE11D1-8770-4CE5-993E-5D63909F78A2}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2548B8F6-4E3E-4F08-B8F6-DDBE9F887EAB}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8D9E24D1-CF85-40FF-A083-8F122AB12660}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{754F63B1-8CEC-47F9-BF85-00805A7098C1}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8361382F-1012-4EC2-A40F-9173AC4D01C0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{69E1E458-AD79-4F38-86E6-DA8B157C1FE5}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{9AF3B69F-A484-4F9B-A253-E241574941E0}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{35EC92F7-0EF0-4076-8701-3F1046A9B418}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B7</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{5E78235A-7DFE-4227-A317-4AE76406EA28}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{BF686C59-8D9C-42FD-AA50-70D204D1A946}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{8F244DB5-6968-49D4-B344-EAEFD1B4EFB8}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{D60E7A1D-5C3D-4ACB-9F0D-D80535206191}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B8</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3E4DA89C-7D41-4B51-A61A-401C56444E2B}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2D3EC3B3-5D5F-4ABC-A47D-8668A678C8A1}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{DD9BE490-6FF0-45AA-97A1-E8F9C9322E72}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B1EAFE73-A990-4BB7-AC39-0DC0BCC2DBBD}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B9</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{46DD0D92-2F21-4656-8A55-DEA0B675B813}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{54175BE8-8238-42A7-9C85-6A2C19723CDA}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A6DD852B-9428-4D8C-AF3F-19FAFEDB6999}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{B065E1D3-9BA0-4991-88C0-63589B801455}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{F7D5BE4A-A6C7-45BE-8056-1D1A58FE9C9A}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{0B195321-79A4-4205-A077-E005EA3FF629}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{08874B23-C08C-441D-A85F-EEEA975FBFBF}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{76D7DBD8-2398-44F3-9089-C99C37E90380}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{63311507-BAAA-4458-B6B1-73974BE75DDF}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{682B43F6-D6C4-414C-8ED3-04729EE4E9D8}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{A523E6AA-7F00-462A-9D96-0270C64DF141}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{3337D563-6D72-4AE5-BACD-CFFCF9BD58F0}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{FF52C42C-F4DA-476E-BFAE-FC6E7CEF0B73}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{4B7A979F-2E90-45FD-A824-6A057913FA57}">
           <x14:formula1>
             <xm:f>Enums!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>A13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{658D7CD8-F527-438A-AEA9-0C01536F2EEC}">
+        <x14:dataValidation type="list" errorStyle="warning" showErrorMessage="1" xr:uid="{2054E6E5-8900-4780-80D1-10AED37F56B3}">
           <x14:formula1>
             <xm:f>Enums!$B$1:$B$90</xm:f>
           </x14:formula1>
           <xm:sqref>B13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="50" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="15" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C3" s="17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D3" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="B4" s="9" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="C4" s="9" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
     </row>
     <row r="5">
       <c r="A5" s="9" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="C5" s="9" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="20"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6">
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="15" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B3" s="17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C3" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D3" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E3" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F3" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G3" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="20"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5">
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B3"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr ">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1"/>
     <col min="3" max="3" width="25" customWidth="1"/>
     <col min="4" max="4" width="25" customWidth="1"/>
     <col min="5" max="5" width="25" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="9" width="25" customWidth="1"/>
     <col min="10" max="10" width="25" customWidth="1"/>
     <col min="11" max="11" width="25" customWidth="1"/>
     <col min="12" max="12" width="25" customWidth="1"/>
     <col min="13" max="13" width="25" customWidth="1"/>
     <col min="14" max="14" width="25" customWidth="1"/>
     <col min="15" max="15" width="25" customWidth="1"/>
     <col min="16" max="16" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="27" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C2" s="9" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="G2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="I2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="K2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="L2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="M2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="N2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="O2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="P2" s="10" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="9" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="E4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="F4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="G4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="K4" s="9" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="M4" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="N4" s="9" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="P4" s="10" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="9" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="E5" s="9" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="H5" s="9" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="14"/>
       <c r="N5" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="O5" s="9" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C6" s="18" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E6" s="18" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F6" s="18" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G6" s="18" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="I6" s="18" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="J6" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="K6" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="L6" s="18" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="M6" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="N6" s="18" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="9" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="22"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="9" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="B9" s="19" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="9" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="B10" s="19" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="22"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="9" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="9" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="23"/>
       <c r="Q12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="9" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="9" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="9" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="9" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="C18" s="21"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
       <c r="N18" s="21"/>
       <c r="O18" s="21"/>
       <c r="P18" s="20"/>
       <c r="Q18" s="4"/>
     </row>
     <row r="19">
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>